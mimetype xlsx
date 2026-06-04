--- v1 (2025-12-13)
+++ v2 (2026-06-04)
@@ -10,1649 +10,1718 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="533" uniqueCount="533">
-[...1 lines deleted...]
-    <t>Baillie Gifford Emerging Markets ex China Fund - 30/11/2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="556">
+  <si>
+    <t>Baillie Gifford Emerging Markets ex China Fund - 30 April 2026</t>
   </si>
   <si>
     <t>Holding name</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
     <t>TSMC</t>
   </si>
   <si>
-    <t>17.32</t>
+    <t>19.41</t>
   </si>
   <si>
     <t>Samsung Electronics</t>
   </si>
   <si>
-    <t>7.73</t>
+    <t>12.60</t>
   </si>
   <si>
     <t>SK Hynix</t>
   </si>
   <si>
-    <t>5.09</t>
+    <t>6.89</t>
+  </si>
+  <si>
+    <t>MediaTek</t>
+  </si>
+  <si>
+    <t>4.74</t>
+  </si>
+  <si>
+    <t>Accton Technology</t>
+  </si>
+  <si>
+    <t>4.14</t>
   </si>
   <si>
     <t>Naspers</t>
   </si>
   <si>
-    <t>3.63</t>
-[...5 lines deleted...]
-    <t>3.36</t>
+    <t>2.34</t>
   </si>
   <si>
     <t>Reliance Industries</t>
   </si>
   <si>
-    <t>3.34</t>
+    <t>2.19</t>
   </si>
   <si>
     <t>MercadoLibre</t>
   </si>
   <si>
-    <t>2.82</t>
+    <t>2.17</t>
+  </si>
+  <si>
+    <t>Petrobras</t>
+  </si>
+  <si>
+    <t>1.94</t>
   </si>
   <si>
     <t>First Quantum Minerals</t>
   </si>
   <si>
-    <t>2.49</t>
-[...14 lines deleted...]
-    <t>Baillie Gifford Emerging Markets ex China Fund - 30/09/2025</t>
+    <t>1.90</t>
+  </si>
+  <si>
+    <t>Baillie Gifford Emerging Markets ex China Fund - 31 March 2026</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Stock name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Holding</t>
   </si>
   <si>
     <t>Asset price</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Asset type</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
     <t>6889106</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
-    <t>6,000</t>
-[...2 lines deleted...]
-    <t>1305.00</t>
+    <t>5,000</t>
+  </si>
+  <si>
+    <t>1760.00</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
-    <t>256906.62</t>
-[...2 lines deleted...]
-    <t>20.40</t>
+    <t>275258.05</t>
+  </si>
+  <si>
+    <t>18.92</t>
   </si>
   <si>
     <t>6771720</t>
   </si>
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>1,093</t>
   </si>
   <si>
-    <t>83900.00</t>
+    <t>167200.00</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>65359.54</t>
-[...2 lines deleted...]
-    <t>5.19</t>
+    <t>119315.51</t>
+  </si>
+  <si>
+    <t>8.20</t>
   </si>
   <si>
     <t>6450267</t>
   </si>
   <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK Hynix Inc</t>
   </si>
   <si>
-    <t>211</t>
-[...8 lines deleted...]
-    <t>4.15</t>
+    <t>145</t>
+  </si>
+  <si>
+    <t>807000.00</t>
+  </si>
+  <si>
+    <t>76398.00</t>
+  </si>
+  <si>
+    <t>5.25</t>
+  </si>
+  <si>
+    <t>6005214</t>
+  </si>
+  <si>
+    <t>TW0002345006</t>
+  </si>
+  <si>
+    <t>1,000</t>
+  </si>
+  <si>
+    <t>1510.00</t>
+  </si>
+  <si>
+    <t>47231.78</t>
+  </si>
+  <si>
+    <t>3.25</t>
+  </si>
+  <si>
+    <t>6372480</t>
+  </si>
+  <si>
+    <t>TW0002454006</t>
+  </si>
+  <si>
+    <t>Mediatek</t>
+  </si>
+  <si>
+    <t>1490.00</t>
+  </si>
+  <si>
+    <t>46606.19</t>
+  </si>
+  <si>
+    <t>3.20</t>
+  </si>
+  <si>
+    <t>6773812</t>
+  </si>
+  <si>
+    <t>KR7005931001</t>
+  </si>
+  <si>
+    <t>Samsung Electronics Pref</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>114000.00</t>
+  </si>
+  <si>
+    <t>39298.80</t>
+  </si>
+  <si>
+    <t>2.70</t>
   </si>
   <si>
     <t>BV2FFX7</t>
   </si>
   <si>
     <t>ZAE000351946</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
-    <t>137</t>
-[...2 lines deleted...]
-    <t>6254.68</t>
+    <t>756</t>
+  </si>
+  <si>
+    <t>861.96</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>49667.65</t>
-[...23 lines deleted...]
-    <t>3.43</t>
+    <t>38068.75</t>
+  </si>
+  <si>
+    <t>2.62</t>
   </si>
   <si>
     <t>B23X1H3</t>
   </si>
   <si>
     <t>US58733R1023</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>2336.94</t>
+    <t>21</t>
+  </si>
+  <si>
+    <t>1729.02</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>42064.92</t>
+    <t>36309.42</t>
+  </si>
+  <si>
+    <t>2.50</t>
+  </si>
+  <si>
+    <t>6099626</t>
+  </si>
+  <si>
+    <t>INE002A01018</t>
+  </si>
+  <si>
+    <t>Reliance Industries Ltd</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>2,522</t>
+  </si>
+  <si>
+    <t>1343.90</t>
+  </si>
+  <si>
+    <t>INR</t>
+  </si>
+  <si>
+    <t>35733.90</t>
+  </si>
+  <si>
+    <t>2.46</t>
+  </si>
+  <si>
+    <t>2347608</t>
+  </si>
+  <si>
+    <t>CA3359341052</t>
+  </si>
+  <si>
+    <t>Other Emerging Markets</t>
+  </si>
+  <si>
+    <t>1,347</t>
+  </si>
+  <si>
+    <t>33.26</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>32102.91</t>
+  </si>
+  <si>
+    <t>2.21</t>
+  </si>
+  <si>
+    <t>BG36ZK1</t>
+  </si>
+  <si>
+    <t>BRB3SAACNOR6</t>
+  </si>
+  <si>
+    <t>B3 S.A.</t>
+  </si>
+  <si>
+    <t>8,600</t>
+  </si>
+  <si>
+    <t>18.40</t>
+  </si>
+  <si>
+    <t>BRL</t>
+  </si>
+  <si>
+    <t>30302.86</t>
+  </si>
+  <si>
+    <t>2.08</t>
+  </si>
+  <si>
+    <t>6451055</t>
+  </si>
+  <si>
+    <t>KR7005380001</t>
+  </si>
+  <si>
+    <t>Hyundai Motor Co</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>445500.00</t>
+  </si>
+  <si>
+    <t>29668.01</t>
+  </si>
+  <si>
+    <t>2.04</t>
+  </si>
+  <si>
+    <t>BV9B624</t>
+  </si>
+  <si>
+    <t>BRAXIAACNOR0</t>
+  </si>
+  <si>
+    <t>Axia Energia</t>
+  </si>
+  <si>
+    <t>2,400</t>
+  </si>
+  <si>
+    <t>58.56</t>
+  </si>
+  <si>
+    <t>26914.08</t>
+  </si>
+  <si>
+    <t>1.85</t>
+  </si>
+  <si>
+    <t>B01RM25</t>
+  </si>
+  <si>
+    <t>AEE000301011</t>
+  </si>
+  <si>
+    <t>Emaar Properties PJSC</t>
+  </si>
+  <si>
+    <t>United Arab Emirates</t>
+  </si>
+  <si>
+    <t>8,062</t>
+  </si>
+  <si>
+    <t>11.70</t>
+  </si>
+  <si>
+    <t>AED</t>
+  </si>
+  <si>
+    <t>25678.65</t>
+  </si>
+  <si>
+    <t>1.76</t>
+  </si>
+  <si>
+    <t>BPFJHC7</t>
+  </si>
+  <si>
+    <t>INE238A01034</t>
+  </si>
+  <si>
+    <t>Axis Bank</t>
+  </si>
+  <si>
+    <t>1,975</t>
+  </si>
+  <si>
+    <t>1161.30</t>
+  </si>
+  <si>
+    <t>24181.31</t>
+  </si>
+  <si>
+    <t>1.66</t>
+  </si>
+  <si>
+    <t>2771122</t>
+  </si>
+  <si>
+    <t>US8336351056</t>
+  </si>
+  <si>
+    <t>SQM ADR</t>
+  </si>
+  <si>
+    <t>Chile</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>80.94</t>
+  </si>
+  <si>
+    <t>23310.72</t>
+  </si>
+  <si>
+    <t>1.60</t>
+  </si>
+  <si>
+    <t>B1FFT76</t>
+  </si>
+  <si>
+    <t>ZAE000083648</t>
+  </si>
+  <si>
+    <t>Impala Platinum Holdings</t>
+  </si>
+  <si>
+    <t>1,657</t>
+  </si>
+  <si>
+    <t>238.93</t>
+  </si>
+  <si>
+    <t>23128.79</t>
+  </si>
+  <si>
+    <t>1.59</t>
+  </si>
+  <si>
+    <t>2232878</t>
+  </si>
+  <si>
+    <t>BMG2519Y1084</t>
+  </si>
+  <si>
+    <t>Credicorp</t>
+  </si>
+  <si>
+    <t>Peru</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>339.18</t>
+  </si>
+  <si>
+    <t>21707.52</t>
+  </si>
+  <si>
+    <t>1.49</t>
+  </si>
+  <si>
+    <t>2616580</t>
+  </si>
+  <si>
+    <t>US71654V4086</t>
+  </si>
+  <si>
+    <t>Petrobras Common ADR</t>
+  </si>
+  <si>
+    <t>1,035</t>
+  </si>
+  <si>
+    <t>20.75</t>
+  </si>
+  <si>
+    <t>21476.25</t>
+  </si>
+  <si>
+    <t>1.48</t>
+  </si>
+  <si>
+    <t>B4JSZL8</t>
+  </si>
+  <si>
+    <t>KYG3323L1005</t>
+  </si>
+  <si>
+    <t>Fabrinet</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>521.52</t>
+  </si>
+  <si>
+    <t>19817.76</t>
+  </si>
+  <si>
+    <t>1.36</t>
+  </si>
+  <si>
+    <t>B5YGG00</t>
+  </si>
+  <si>
+    <t>CA9191444020</t>
+  </si>
+  <si>
+    <t>Valeura Energy</t>
+  </si>
+  <si>
+    <t>1,750</t>
+  </si>
+  <si>
+    <t>14.76</t>
+  </si>
+  <si>
+    <t>18508.83</t>
+  </si>
+  <si>
+    <t>1.27</t>
   </si>
   <si>
     <t>BYWD7L4</t>
   </si>
   <si>
     <t>US81141R1005</t>
   </si>
   <si>
     <t>Sea Ltd ADR</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>178.73</t>
-[...134 lines deleted...]
-    <t>1.92</t>
+    <t>82.81</t>
+  </si>
+  <si>
+    <t>18301.01</t>
+  </si>
+  <si>
+    <t>1.26</t>
+  </si>
+  <si>
+    <t>2421041</t>
+  </si>
+  <si>
+    <t>MXP370711014</t>
+  </si>
+  <si>
+    <t>Grupo Financiero Banorte</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>1,615</t>
+  </si>
+  <si>
+    <t>198.78</t>
+  </si>
+  <si>
+    <t>MXN</t>
+  </si>
+  <si>
+    <t>17793.96</t>
+  </si>
+  <si>
+    <t>1.22</t>
+  </si>
+  <si>
+    <t>2866857</t>
+  </si>
+  <si>
+    <t>CA5503721063</t>
+  </si>
+  <si>
+    <t>Lundin Mining</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>34.69</t>
+  </si>
+  <si>
+    <t>17773.17</t>
+  </si>
+  <si>
+    <t>2246039</t>
+  </si>
+  <si>
+    <t>US3444191064</t>
+  </si>
+  <si>
+    <t>FEMSA ADR</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>111.06</t>
+  </si>
+  <si>
+    <t>17436.42</t>
+  </si>
+  <si>
+    <t>1.20</t>
+  </si>
+  <si>
+    <t>BJ84772</t>
+  </si>
+  <si>
+    <t>US92837L1098</t>
+  </si>
+  <si>
+    <t>Vista Energy Sab De Cv ADR</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>75.47</t>
+  </si>
+  <si>
+    <t>15773.23</t>
+  </si>
+  <si>
+    <t>1.08</t>
   </si>
   <si>
     <t>BN6NP19</t>
   </si>
   <si>
     <t>KYG6683N1034</t>
   </si>
   <si>
     <t>Nu Holdings Ltd.</t>
   </si>
   <si>
-    <t>1,333</t>
-[...32 lines deleted...]
-    <t>1.46</t>
+    <t>989</t>
+  </si>
+  <si>
+    <t>14.37</t>
+  </si>
+  <si>
+    <t>14211.93</t>
+  </si>
+  <si>
+    <t>0.98</t>
+  </si>
+  <si>
+    <t>B00FSK0</t>
+  </si>
+  <si>
+    <t>US0594603039</t>
+  </si>
+  <si>
+    <t>Banco Bradesco Pn ADR</t>
+  </si>
+  <si>
+    <t>3,857</t>
+  </si>
+  <si>
+    <t>3.65</t>
+  </si>
+  <si>
+    <t>14078.05</t>
+  </si>
+  <si>
+    <t>0.97</t>
   </si>
   <si>
     <t>BF0TRG6</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC Life Insurance Co Ltd</t>
   </si>
   <si>
-    <t>2,130</t>
-[...8 lines deleted...]
-    <t>1.44</t>
+    <t>2,050</t>
+  </si>
+  <si>
+    <t>590.60</t>
+  </si>
+  <si>
+    <t>12764.85</t>
+  </si>
+  <si>
+    <t>0.88</t>
+  </si>
+  <si>
+    <t>BSZ2BY7</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>ICICI Bank Ltd</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>1205.90</t>
+  </si>
+  <si>
+    <t>12243.51</t>
+  </si>
+  <si>
+    <t>0.84</t>
+  </si>
+  <si>
+    <t>B0V3XR5</t>
+  </si>
+  <si>
+    <t>KR7086280005</t>
+  </si>
+  <si>
+    <t>Hyundai Glovis</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>207500.00</t>
+  </si>
+  <si>
+    <t>12057.26</t>
+  </si>
+  <si>
+    <t>0.83</t>
+  </si>
+  <si>
+    <t>BMCGP59</t>
+  </si>
+  <si>
+    <t>VGG0896C1032</t>
+  </si>
+  <si>
+    <t>BBB Foods</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>35.37</t>
+  </si>
+  <si>
+    <t>11141.55</t>
+  </si>
+  <si>
+    <t>0.77</t>
+  </si>
+  <si>
+    <t>BNBX1W7</t>
+  </si>
+  <si>
+    <t>INE237A01036</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank</t>
+  </si>
+  <si>
+    <t>2,990</t>
+  </si>
+  <si>
+    <t>353.40</t>
+  </si>
+  <si>
+    <t>11140.54</t>
+  </si>
+  <si>
+    <t>6440859</t>
+  </si>
+  <si>
+    <t>ZAE000035861</t>
+  </si>
+  <si>
+    <t>Capitec Bank Hdgs</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>4122.35</t>
+  </si>
+  <si>
+    <t>10837.20</t>
+  </si>
+  <si>
+    <t>0.74</t>
   </si>
   <si>
     <t>BNYHDF3</t>
   </si>
   <si>
     <t>US22266T1097</t>
   </si>
   <si>
     <t>Coupang</t>
   </si>
   <si>
-    <t>554</t>
-[...41 lines deleted...]
-    <t>Thailand</t>
+    <t>568</t>
+  </si>
+  <si>
+    <t>18.88</t>
+  </si>
+  <si>
+    <t>10723.84</t>
+  </si>
+  <si>
+    <t>B01NPJ1</t>
+  </si>
+  <si>
+    <t>INE467B01029</t>
+  </si>
+  <si>
+    <t>Tata Consultancy Services</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>2358.90</t>
+  </si>
+  <si>
+    <t>10520.06</t>
+  </si>
+  <si>
+    <t>0.72</t>
+  </si>
+  <si>
+    <t>2683410</t>
+  </si>
+  <si>
+    <t>US71654V1017</t>
+  </si>
+  <si>
+    <t>Petrobras Pref ADR</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>18.75</t>
+  </si>
+  <si>
+    <t>10312.50</t>
+  </si>
+  <si>
+    <t>0.71</t>
+  </si>
+  <si>
+    <t>6709099</t>
+  </si>
+  <si>
+    <t>ID1000118201</t>
+  </si>
+  <si>
+    <t>Bank Rakyat Indonesia</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>52,500</t>
+  </si>
+  <si>
+    <t>3330.00</t>
+  </si>
+  <si>
+    <t>IDR</t>
+  </si>
+  <si>
+    <t>10287.15</t>
+  </si>
+  <si>
+    <t>BW1YVH8</t>
+  </si>
+  <si>
+    <t>MX01WA000038</t>
+  </si>
+  <si>
+    <t>Walmex</t>
+  </si>
+  <si>
+    <t>3,147</t>
+  </si>
+  <si>
+    <t>58.20</t>
+  </si>
+  <si>
+    <t>10151.89</t>
+  </si>
+  <si>
+    <t>0.70</t>
+  </si>
+  <si>
+    <t>BYYZ7D0</t>
+  </si>
+  <si>
+    <t>INE646L01027</t>
+  </si>
+  <si>
+    <t>InterGlobe Aviation Ltd</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>3943.50</t>
+  </si>
+  <si>
+    <t>10103.14</t>
+  </si>
+  <si>
+    <t>0.69</t>
+  </si>
+  <si>
+    <t>BN7FZ69</t>
+  </si>
+  <si>
+    <t>INE148O01028</t>
+  </si>
+  <si>
+    <t>Delhivery Ltd</t>
+  </si>
+  <si>
+    <t>2,269</t>
+  </si>
+  <si>
+    <t>416.70</t>
+  </si>
+  <si>
+    <t>9968.42</t>
+  </si>
+  <si>
+    <t>B01GZF6</t>
+  </si>
+  <si>
+    <t>INE481G01011</t>
+  </si>
+  <si>
+    <t>Ultratech Cement Ltd</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>10745.00</t>
+  </si>
+  <si>
+    <t>9855.85</t>
+  </si>
+  <si>
+    <t>0.68</t>
+  </si>
+  <si>
+    <t>6743990</t>
+  </si>
+  <si>
+    <t>INE775A01035</t>
+  </si>
+  <si>
+    <t>Samvardhana Motherson International</t>
+  </si>
+  <si>
+    <t>8,837</t>
+  </si>
+  <si>
+    <t>105.08</t>
+  </si>
+  <si>
+    <t>9790.24</t>
+  </si>
+  <si>
+    <t>0.67</t>
+  </si>
+  <si>
+    <t>BPH0717</t>
+  </si>
+  <si>
+    <t>THA790010013</t>
+  </si>
+  <si>
+    <t>SCB X</t>
+  </si>
+  <si>
+    <t>2,200</t>
+  </si>
+  <si>
+    <t>144.00</t>
+  </si>
+  <si>
+    <t>THB</t>
+  </si>
+  <si>
+    <t>9605.82</t>
+  </si>
+  <si>
+    <t>0.66</t>
+  </si>
+  <si>
+    <t>B0TNJH9</t>
+  </si>
+  <si>
+    <t>PAP310761054</t>
+  </si>
+  <si>
+    <t>Copa Holdings S A</t>
+  </si>
+  <si>
+    <t>Panama</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>113.61</t>
+  </si>
+  <si>
+    <t>9088.80</t>
+  </si>
+  <si>
+    <t>0.62</t>
+  </si>
+  <si>
+    <t>BP6NH40</t>
+  </si>
+  <si>
+    <t>KYG4124C1096</t>
+  </si>
+  <si>
+    <t>Grab Holdings</t>
+  </si>
+  <si>
+    <t>2,480</t>
+  </si>
+  <si>
+    <t>3.66</t>
+  </si>
+  <si>
+    <t>9076.80</t>
+  </si>
+  <si>
+    <t>BMBQDF6</t>
+  </si>
+  <si>
+    <t>LU2237380790</t>
+  </si>
+  <si>
+    <t>Allegro.eu</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>1,260</t>
+  </si>
+  <si>
+    <t>26.36</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>8909.11</t>
+  </si>
+  <si>
+    <t>0.61</t>
+  </si>
+  <si>
+    <t>USD Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>International</t>
+  </si>
+  <si>
+    <t>8,456</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>8456.17</t>
+  </si>
+  <si>
+    <t>0.58</t>
+  </si>
+  <si>
+    <t>BD73C40</t>
+  </si>
+  <si>
+    <t>CA46579R1047</t>
+  </si>
+  <si>
+    <t>Ivanhoe Mines</t>
+  </si>
+  <si>
+    <t>Other African</t>
+  </si>
+  <si>
+    <t>928</t>
+  </si>
+  <si>
+    <t>11.89</t>
+  </si>
+  <si>
+    <t>7906.50</t>
+  </si>
+  <si>
+    <t>0.54</t>
+  </si>
+  <si>
+    <t>BP3RNW5</t>
+  </si>
+  <si>
+    <t>VN000000MWG0</t>
+  </si>
+  <si>
+    <t>Mobile World Investment</t>
+  </si>
+  <si>
+    <t>Vietnam</t>
+  </si>
+  <si>
+    <t>81800.00</t>
+  </si>
+  <si>
+    <t>VND</t>
+  </si>
+  <si>
+    <t>7452.60</t>
+  </si>
+  <si>
+    <t>0.51</t>
+  </si>
+  <si>
+    <t>B6SDL09</t>
+  </si>
+  <si>
+    <t>VN000000MBB5</t>
+  </si>
+  <si>
+    <t>Military Commercial Joint Bank</t>
+  </si>
+  <si>
+    <t>7,400</t>
+  </si>
+  <si>
+    <t>26450.00</t>
+  </si>
+  <si>
+    <t>7430.20</t>
+  </si>
+  <si>
+    <t>B0CGYD6</t>
+  </si>
+  <si>
+    <t>BRLRENACNOR1</t>
+  </si>
+  <si>
+    <t>Lojas Renner SA</t>
+  </si>
+  <si>
+    <t>2,500</t>
+  </si>
+  <si>
+    <t>14.96</t>
+  </si>
+  <si>
+    <t>7162.08</t>
+  </si>
+  <si>
+    <t>0.49</t>
+  </si>
+  <si>
+    <t>6264189</t>
+  </si>
+  <si>
+    <t>KR7036570000</t>
+  </si>
+  <si>
+    <t>NCsoft</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>364.62</t>
-[...530 lines deleted...]
-    <t>7930.87</t>
+    <t>224000.00</t>
+  </si>
+  <si>
+    <t>7019.88</t>
+  </si>
+  <si>
+    <t>0.48</t>
+  </si>
+  <si>
+    <t>6290689</t>
+  </si>
+  <si>
+    <t>ZAE000026480</t>
+  </si>
+  <si>
+    <t>Remgro</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>188.54</t>
+  </si>
+  <si>
+    <t>6895.05</t>
+  </si>
+  <si>
+    <t>0.47</t>
+  </si>
+  <si>
+    <t>2945422</t>
+  </si>
+  <si>
+    <t>BRWEGEACNOR0</t>
+  </si>
+  <si>
+    <t>Weg Sa</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>51.01</t>
+  </si>
+  <si>
+    <t>6837.87</t>
+  </si>
+  <si>
+    <t>BVPBRT2</t>
+  </si>
+  <si>
+    <t>BRAXIAACNPC9</t>
+  </si>
+  <si>
+    <t>Axia Energia Preference</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>56.64</t>
+  </si>
+  <si>
+    <t>6833.31</t>
+  </si>
+  <si>
+    <t>6606996</t>
+  </si>
+  <si>
+    <t>ZAE000066304</t>
+  </si>
+  <si>
+    <t>Firstrand Ltd</t>
+  </si>
+  <si>
+    <t>1,342</t>
+  </si>
+  <si>
+    <t>86.14</t>
+  </si>
+  <si>
+    <t>6753.32</t>
+  </si>
+  <si>
+    <t>0.46</t>
+  </si>
+  <si>
+    <t>BMW4CV8</t>
+  </si>
+  <si>
+    <t>INE066A01021</t>
+  </si>
+  <si>
+    <t>Eicher Motors Limited Eq New Fv Re 1</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>6586.00</t>
+  </si>
+  <si>
+    <t>6665.94</t>
+  </si>
+  <si>
+    <t>BJY21K1</t>
+  </si>
+  <si>
+    <t>US48581R2058</t>
+  </si>
+  <si>
+    <t>Kaspi.kz ADR</t>
+  </si>
+  <si>
+    <t>Kazakhstan</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>74.07</t>
+  </si>
+  <si>
+    <t>5777.46</t>
+  </si>
+  <si>
+    <t>0.40</t>
+  </si>
+  <si>
+    <t>BJ9K2H4</t>
+  </si>
+  <si>
+    <t>INE121A01024</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>1354.70</t>
+  </si>
+  <si>
+    <t>5598.83</t>
+  </si>
+  <si>
+    <t>0.38</t>
+  </si>
+  <si>
+    <t>B014K55</t>
+  </si>
+  <si>
+    <t>BRNATUACNOR6</t>
+  </si>
+  <si>
+    <t>Natura Cosmeticos</t>
+  </si>
+  <si>
+    <t>2,800</t>
+  </si>
+  <si>
+    <t>10.44</t>
+  </si>
+  <si>
+    <t>5597.91</t>
+  </si>
+  <si>
+    <t>BP4DVR3</t>
+  </si>
+  <si>
+    <t>INE417T01026</t>
+  </si>
+  <si>
+    <t>PB Fintech</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>1427.80</t>
+  </si>
+  <si>
+    <t>5238.60</t>
+  </si>
+  <si>
+    <t>0.36</t>
+  </si>
+  <si>
+    <t>6099875</t>
+  </si>
+  <si>
+    <t>INE042A01014</t>
+  </si>
+  <si>
+    <t>Escorts Kubota Ltd</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>2740.30</t>
+  </si>
+  <si>
+    <t>5142.64</t>
+  </si>
+  <si>
+    <t>0.35</t>
+  </si>
+  <si>
+    <t>6651048</t>
+  </si>
+  <si>
+    <t>ID1000095003</t>
+  </si>
+  <si>
+    <t>Bank Mandiri</t>
+  </si>
+  <si>
+    <t>17,800</t>
+  </si>
+  <si>
+    <t>4720.00</t>
+  </si>
+  <si>
+    <t>4943.72</t>
+  </si>
+  <si>
+    <t>0.34</t>
+  </si>
+  <si>
+    <t>BMZQ749</t>
+  </si>
+  <si>
+    <t>SA15DHKGHBH4</t>
+  </si>
+  <si>
+    <t>Saudi Tadawul Group</t>
+  </si>
+  <si>
+    <t>Saudi Arabia</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>139.80</t>
+  </si>
+  <si>
+    <t>SAR</t>
+  </si>
+  <si>
+    <t>4395.99</t>
+  </si>
+  <si>
+    <t>0.30</t>
+  </si>
+  <si>
+    <t>6744283</t>
+  </si>
+  <si>
+    <t>TW0008069006</t>
+  </si>
+  <si>
+    <t>E Ink Holdings</t>
+  </si>
+  <si>
+    <t>136.50</t>
+  </si>
+  <si>
+    <t>4269.63</t>
+  </si>
+  <si>
+    <t>0.29</t>
+  </si>
+  <si>
+    <t>B1HMWH6</t>
+  </si>
+  <si>
+    <t>VN000000FPT1</t>
+  </si>
+  <si>
+    <t>FPT</t>
+  </si>
+  <si>
+    <t>1,500</t>
+  </si>
+  <si>
+    <t>74700.00</t>
+  </si>
+  <si>
+    <t>4253.58</t>
+  </si>
+  <si>
+    <t>B7FQV64</t>
+  </si>
+  <si>
+    <t>BRRADLACNOR0</t>
+  </si>
+  <si>
+    <t>Raia Drogasil</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>23.53</t>
+  </si>
+  <si>
+    <t>3676.88</t>
+  </si>
+  <si>
+    <t>0.25</t>
+  </si>
+  <si>
+    <t>BR4TRD3</t>
+  </si>
+  <si>
+    <t>INE0V6F01027</t>
+  </si>
+  <si>
+    <t>Hyundai Motor India</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>1778.00</t>
+  </si>
+  <si>
+    <t>1443.41</t>
+  </si>
+  <si>
+    <t>0.10</t>
+  </si>
+  <si>
+    <t>BRL Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>1,264</t>
+  </si>
+  <si>
+    <t>242.07</t>
+  </si>
+  <si>
+    <t>0.02</t>
+  </si>
+  <si>
+    <t>INR Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>5,639</t>
+  </si>
+  <si>
+    <t>59.45</t>
+  </si>
+  <si>
+    <t>TWD Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>20</t>
   </si>
   <si>
     <t>0.63</t>
   </si>
   <si>
-    <t>6744283</t>
-[...491 lines deleted...]
-    <t>0.09</t>
+    <t>BYSW6D0</t>
+  </si>
+  <si>
+    <t>US55315J1025</t>
+  </si>
+  <si>
+    <t>Norilsk Nickel ADR</t>
+  </si>
+  <si>
+    <t>Russia</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>B9GFHQ6</t>
+  </si>
+  <si>
+    <t>RU000A0JR4A1</t>
+  </si>
+  <si>
+    <t>Moscow Exchange</t>
+  </si>
+  <si>
+    <t>2,760</t>
+  </si>
+  <si>
+    <t>RUB</t>
   </si>
   <si>
     <t>B5B1TX2</t>
   </si>
   <si>
     <t>RU0007288411</t>
   </si>
   <si>
     <t>Mmc Norilsk Nickel</t>
   </si>
   <si>
-    <t>Russia</t>
-[...1 lines deleted...]
-  <si>
     <t>9,400</t>
   </si>
   <si>
-    <t>RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>4767981</t>
   </si>
   <si>
     <t>RU0009029540</t>
   </si>
   <si>
     <t>Sberbank Of Russia</t>
   </si>
   <si>
     <t>5,512</t>
-  </si>
-[...22 lines deleted...]
-    <t>2,760</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1669,51 +1738,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="70.85713958740234" customWidth="1"/>
+    <col min="1" max="1" width="73.42857360839844" customWidth="1"/>
     <col min="2" max="2" width="25.14285659790039" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
@@ -1803,62 +1872,62 @@
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K74"/>
+  <dimension ref="A1:K77"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="70.85713958740234" customWidth="1"/>
+    <col min="1" max="1" width="75.28571319580078" customWidth="1"/>
     <col min="2" max="2" width="11.857142448425293" customWidth="1"/>
     <col min="3" max="3" width="18.714284896850586" customWidth="1"/>
     <col min="4" max="4" width="43.28571319580078" customWidth="1"/>
     <col min="5" max="5" width="26.428571701049805" customWidth="1"/>
-    <col min="6" max="6" width="12.428571701049805" customWidth="1"/>
+    <col min="6" max="6" width="9.571428298950195" customWidth="1"/>
     <col min="7" max="7" width="13.857142448425293" customWidth="1"/>
     <col min="8" max="8" width="11.285714149475098" customWidth="1"/>
     <col min="9" max="9" width="13.285714149475098" customWidth="1"/>
     <col min="10" max="10" width="24" customWidth="1"/>
     <col min="11" max="11" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>28</v>
@@ -1973,2445 +2042,2550 @@
       </c>
       <c r="H4" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="H5" s="0" t="s">
+      <c r="K5" s="0" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="D7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="H7" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="K7" s="0" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="I8" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J8" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="K8" s="0" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="I9" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="K9" s="0" t="s">
         <v>91</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="I10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="K10" s="0" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>107</v>
       </c>
       <c r="K11" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>112</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>113</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>77</v>
+        <v>137</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>142</v>
+        <v>98</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>74</v>
+        <v>165</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>142</v>
+        <v>89</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>169</v>
+        <v>86</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>180</v>
+        <v>89</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>44</v>
+        <v>203</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>47</v>
+        <v>206</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>82</v>
+        <v>150</v>
       </c>
       <c r="F25" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J25" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="K25" s="0" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>177</v>
+        <v>203</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>98</v>
+        <v>203</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>250</v>
+        <v>95</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>253</v>
+        <v>98</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>259</v>
+        <v>44</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>260</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>261</v>
       </c>
       <c r="H32" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J32" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="I32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="0" t="s">
+      <c r="K32" s="0" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="C33" s="0" t="s">
+      <c r="D33" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="D33" s="0" t="s">
+      <c r="E33" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F33" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="0" t="s">
+      <c r="G33" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="G33" s="0" t="s">
+      <c r="H33" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J33" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="H33" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J33" s="0" t="s">
+      <c r="K33" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C34" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="C34" s="0" t="s">
+      <c r="D34" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="D34" s="0" t="s">
+      <c r="E34" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F34" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E34" s="0" t="s">
+      <c r="G34" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="H34" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G34" s="0" t="s">
+      <c r="I34" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J34" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="H34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K34" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="C35" s="0" t="s">
+      <c r="D35" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="D35" s="0" t="s">
+      <c r="E35" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F35" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E35" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="0" t="s">
+      <c r="G35" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="G35" s="0" t="s">
+      <c r="H35" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="H35" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J35" s="0" t="s">
+      <c r="K35" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="D36" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="D36" s="0" t="s">
+      <c r="E36" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="0" t="s">
+      <c r="G36" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="G36" s="0" t="s">
+      <c r="H36" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="H36" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K36" s="0" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="C37" s="0" t="s">
+      <c r="E37" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="D37" s="0" t="s">
+      <c r="G37" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="E37" s="0" t="s">
+      <c r="H37" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F37" s="0" t="s">
+      <c r="I37" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="G37" s="0" t="s">
+      <c r="K37" s="0" t="s">
         <v>296</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="D38" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="C38" s="0" t="s">
+      <c r="E38" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="D38" s="0" t="s">
+      <c r="G38" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="E38" s="0" t="s">
+      <c r="H38" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J38" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="F38" s="0" t="s">
+      <c r="K38" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>307</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="F39" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="D39" s="0" t="s">
+      <c r="G39" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F39" s="0" t="s">
+      <c r="H39" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="G39" s="0" t="s">
+      <c r="I39" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J39" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="H39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K39" s="0" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="C40" s="0" t="s">
+      <c r="E40" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F40" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="D40" s="0" t="s">
+      <c r="G40" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="E40" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F40" s="0" t="s">
+      <c r="H40" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J40" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="G40" s="0" t="s">
+      <c r="K40" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="D41" s="0" t="s">
         <v>321</v>
       </c>
-      <c r="C41" s="0" t="s">
+      <c r="E41" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F41" s="0" t="s">
         <v>322</v>
       </c>
-      <c r="D41" s="0" t="s">
+      <c r="G41" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F41" s="0" t="s">
+      <c r="H41" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J41" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="G41" s="0" t="s">
+      <c r="K41" s="0" t="s">
         <v>325</v>
-      </c>
-[...10 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="C42" s="0" t="s">
+      <c r="D42" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="E42" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>329</v>
       </c>
-      <c r="E42" s="0" t="s">
+      <c r="G42" s="0" t="s">
         <v>330</v>
       </c>
-      <c r="F42" s="0" t="s">
+      <c r="H42" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I42" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="G42" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K42" s="0" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="C43" s="0" t="s">
+      <c r="G43" s="0" t="s">
         <v>336</v>
       </c>
-      <c r="D43" s="0" t="s">
+      <c r="H43" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I43" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E43" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F43" s="0" t="s">
+      <c r="K43" s="0" t="s">
         <v>338</v>
-      </c>
-[...13 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="C44" s="0" t="s">
+      <c r="G44" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="D44" s="0" t="s">
+      <c r="H44" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E44" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="0" t="s">
+      <c r="K44" s="0" t="s">
         <v>345</v>
-      </c>
-[...13 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="G45" s="0" t="s">
         <v>350</v>
       </c>
-      <c r="C45" s="0" t="s">
+      <c r="H45" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="D45" s="0" t="s">
+      <c r="I45" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>352</v>
       </c>
-      <c r="E45" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G45" s="0" t="s">
+      <c r="K45" s="0" t="s">
         <v>353</v>
-      </c>
-[...10 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C46" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="C46" s="0" t="s">
+      <c r="D46" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="D46" s="0" t="s">
+      <c r="E46" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>358</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>359</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>360</v>
       </c>
       <c r="K46" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>362</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>363</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>364</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>98</v>
+        <v>195</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>365</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>366</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>367</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>369</v>
       </c>
-      <c r="C48" s="0" t="s">
+      <c r="D48" s="0" t="s">
         <v>370</v>
       </c>
-      <c r="D48" s="0" t="s">
+      <c r="E48" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>372</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>373</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>142</v>
+        <v>374</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0">
         <v>48</v>
       </c>
-      <c r="B49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>379</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>380</v>
       </c>
       <c r="H49" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J49" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="I49" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J49" s="0" t="s">
+      <c r="K49" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>383</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>384</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>98</v>
+        <v>386</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>74</v>
+        <v>394</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>393</v>
+        <v>127</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>77</v>
+        <v>396</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>404</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>406</v>
       </c>
-      <c r="C53" s="0" t="s">
+      <c r="D53" s="0" t="s">
         <v>407</v>
       </c>
-      <c r="D53" s="0" t="s">
+      <c r="E53" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F53" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="G53" s="0" t="s">
         <v>409</v>
       </c>
-      <c r="F53" s="0" t="s">
+      <c r="H53" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>410</v>
       </c>
-      <c r="G53" s="0" t="s">
+      <c r="K53" s="0" t="s">
         <v>411</v>
-      </c>
-[...10 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0">
         <v>53</v>
       </c>
+      <c r="B54" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>413</v>
+      </c>
       <c r="D54" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>414</v>
+        <v>44</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>415</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>416</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>417</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I56" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J56" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="K56" s="0" t="s">
         <v>425</v>
-      </c>
-[...25 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>378</v>
+        <v>78</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>381</v>
+        <v>81</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I59" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J59" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="K59" s="0" t="s">
         <v>444</v>
-      </c>
-[...25 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>451</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>452</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>453</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>74</v>
+        <v>454</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>142</v>
+        <v>89</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>259</v>
+        <v>95</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>262</v>
+        <v>98</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I62" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J62" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="K62" s="0" t="s">
         <v>465</v>
-      </c>
-[...25 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>472</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>473</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>475</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>476</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>477</v>
       </c>
       <c r="K63" s="0" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>479</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>480</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>481</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>482</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>483</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>484</v>
       </c>
       <c r="K64" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>486</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>487</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>74</v>
+        <v>307</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>454</v>
+        <v>489</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>142</v>
+        <v>310</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>74</v>
+        <v>496</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>142</v>
+        <v>499</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0">
         <v>66</v>
       </c>
+      <c r="B67" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>503</v>
+      </c>
       <c r="D67" s="0" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>414</v>
+        <v>35</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>500</v>
+        <v>59</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>416</v>
+        <v>505</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>381</v>
+        <v>38</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>59</v>
+        <v>394</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="I68" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J68" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="K68" s="0" t="s">
         <v>507</v>
-      </c>
-[...10 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0">
         <v>68</v>
       </c>
+      <c r="B69" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>515</v>
+      </c>
       <c r="D69" s="0" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>414</v>
+        <v>86</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>416</v>
+        <v>518</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>416</v>
+        <v>520</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0">
         <v>69</v>
       </c>
+      <c r="B70" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>522</v>
+      </c>
       <c r="D70" s="0" t="s">
-        <v>512</v>
+        <v>523</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>414</v>
+        <v>95</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>416</v>
+        <v>525</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0">
         <v>70</v>
       </c>
-      <c r="B71" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D71" s="0" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>518</v>
+        <v>378</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>416</v>
+        <v>380</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>520</v>
+        <v>114</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>416</v>
+        <v>530</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>416</v>
+        <v>531</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0">
         <v>71</v>
       </c>
-      <c r="B72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D72" s="0" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>518</v>
+        <v>378</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>416</v>
+        <v>380</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>520</v>
+        <v>98</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>416</v>
+        <v>534</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>416</v>
+        <v>380</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0">
         <v>72</v>
       </c>
-      <c r="B73" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D73" s="0" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>518</v>
+        <v>378</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>416</v>
+        <v>380</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>416</v>
+        <v>537</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>416</v>
+        <v>380</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>518</v>
+        <v>541</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>416</v>
+        <v>380</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>520</v>
+        <v>89</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>39</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>416</v>
+        <v>380</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>416</v>
+        <v>380</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0">
+        <v>74</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="I75" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J75" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="K75" s="0" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0">
+        <v>75</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="G76" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="I76" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J76" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="K76" s="0" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0">
+        <v>76</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="I77" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J77" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="K77" s="0" t="s">
+        <v>380</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>