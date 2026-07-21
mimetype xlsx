--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -10,1718 +10,1667 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="556">
-[...1 lines deleted...]
-    <t>Baillie Gifford Emerging Markets ex China Fund - 30 April 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="539" uniqueCount="539">
+  <si>
+    <t>Baillie Gifford Emerging Markets ex China Fund - 30 June 2026</t>
   </si>
   <si>
     <t>Holding name</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
     <t>TSMC</t>
   </si>
   <si>
-    <t>19.41</t>
+    <t>18.88</t>
   </si>
   <si>
     <t>Samsung Electronics</t>
   </si>
   <si>
-    <t>12.60</t>
+    <t>13.31</t>
   </si>
   <si>
     <t>SK Hynix</t>
   </si>
   <si>
-    <t>6.89</t>
+    <t>6.83</t>
+  </si>
+  <si>
+    <t>SK Square</t>
+  </si>
+  <si>
+    <t>6.01</t>
+  </si>
+  <si>
+    <t>Accton Technology</t>
+  </si>
+  <si>
+    <t>3.91</t>
   </si>
   <si>
     <t>MediaTek</t>
   </si>
   <si>
-    <t>4.74</t>
-[...5 lines deleted...]
-    <t>4.14</t>
+    <t>3.71</t>
   </si>
   <si>
     <t>Naspers</t>
   </si>
   <si>
-    <t>2.34</t>
-[...5 lines deleted...]
-    <t>2.19</t>
+    <t>2.20</t>
+  </si>
+  <si>
+    <t>Fabrinet</t>
+  </si>
+  <si>
+    <t>2.16</t>
   </si>
   <si>
     <t>MercadoLibre</t>
   </si>
   <si>
-    <t>2.17</t>
-[...5 lines deleted...]
-    <t>1.94</t>
+    <t>2.03</t>
   </si>
   <si>
     <t>First Quantum Minerals</t>
   </si>
   <si>
     <t>1.90</t>
   </si>
   <si>
-    <t>Baillie Gifford Emerging Markets ex China Fund - 31 March 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Stock name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Holding</t>
   </si>
   <si>
     <t>Asset price</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Asset type</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
     <t>6889106</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>5,000</t>
   </si>
   <si>
-    <t>1760.00</t>
+    <t>2410.00</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
-    <t>275258.05</t>
-[...2 lines deleted...]
-    <t>18.92</t>
+    <t>378258.75</t>
   </si>
   <si>
     <t>6771720</t>
   </si>
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
-    <t>1,093</t>
-[...2 lines deleted...]
-    <t>167200.00</t>
+    <t>902</t>
+  </si>
+  <si>
+    <t>334000.00</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>119315.51</t>
-[...2 lines deleted...]
-    <t>8.20</t>
+    <t>194454.27</t>
+  </si>
+  <si>
+    <t>9.70</t>
   </si>
   <si>
     <t>6450267</t>
   </si>
   <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK Hynix Inc</t>
   </si>
   <si>
-    <t>145</t>
-[...8 lines deleted...]
-    <t>5.25</t>
+    <t>80</t>
+  </si>
+  <si>
+    <t>2650000.00</t>
+  </si>
+  <si>
+    <t>136835.99</t>
+  </si>
+  <si>
+    <t>BMG3GS6</t>
+  </si>
+  <si>
+    <t>KR7402340004</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>1697000.00</t>
+  </si>
+  <si>
+    <t>120486.67</t>
   </si>
   <si>
     <t>6005214</t>
   </si>
   <si>
     <t>TW0002345006</t>
   </si>
   <si>
     <t>1,000</t>
   </si>
   <si>
-    <t>1510.00</t>
-[...5 lines deleted...]
-    <t>3.25</t>
+    <t>2495.00</t>
+  </si>
+  <si>
+    <t>78319.97</t>
   </si>
   <si>
     <t>6372480</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>Mediatek</t>
   </si>
   <si>
-    <t>1490.00</t>
-[...5 lines deleted...]
-    <t>3.20</t>
+    <t>558</t>
+  </si>
+  <si>
+    <t>4245.00</t>
+  </si>
+  <si>
+    <t>74355.63</t>
   </si>
   <si>
     <t>6773812</t>
   </si>
   <si>
     <t>KR7005931001</t>
   </si>
   <si>
     <t>Samsung Electronics Pref</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>114000.00</t>
-[...5 lines deleted...]
-    <t>2.70</t>
+    <t>212000.00</t>
+  </si>
+  <si>
+    <t>72249.40</t>
+  </si>
+  <si>
+    <t>3.61</t>
   </si>
   <si>
     <t>BV2FFX7</t>
   </si>
   <si>
     <t>ZAE000351946</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
-    <t>756</t>
-[...2 lines deleted...]
-    <t>861.96</t>
+    <t>882</t>
+  </si>
+  <si>
+    <t>820.62</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>38068.75</t>
-[...2 lines deleted...]
-    <t>2.62</t>
+    <t>44160.27</t>
+  </si>
+  <si>
+    <t>B4JSZL8</t>
+  </si>
+  <si>
+    <t>KYG3323L1005</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>562.08</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>43280.16</t>
   </si>
   <si>
     <t>B23X1H3</t>
   </si>
   <si>
     <t>US58733R1023</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>21</t>
-[...11 lines deleted...]
-    <t>2.50</t>
+    <t>24</t>
+  </si>
+  <si>
+    <t>1697.39</t>
+  </si>
+  <si>
+    <t>40737.36</t>
+  </si>
+  <si>
+    <t>2347608</t>
+  </si>
+  <si>
+    <t>CA3359341052</t>
+  </si>
+  <si>
+    <t>Other Emerging Markets</t>
+  </si>
+  <si>
+    <t>1,392</t>
+  </si>
+  <si>
+    <t>38.74</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>38009.57</t>
   </si>
   <si>
     <t>6099626</t>
   </si>
   <si>
     <t>INE002A01018</t>
   </si>
   <si>
     <t>Reliance Industries Ltd</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>2,522</t>
   </si>
   <si>
-    <t>1343.90</t>
+    <t>1293.90</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>35733.90</t>
-[...26 lines deleted...]
-    <t>2.21</t>
+    <t>34473.47</t>
+  </si>
+  <si>
+    <t>1.72</t>
   </si>
   <si>
     <t>BG36ZK1</t>
   </si>
   <si>
     <t>BRB3SAACNOR6</t>
   </si>
   <si>
     <t>B3 S.A.</t>
   </si>
   <si>
-    <t>8,600</t>
-[...2 lines deleted...]
-    <t>18.40</t>
+    <t>11,200</t>
+  </si>
+  <si>
+    <t>14.53</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>30302.86</t>
-[...2 lines deleted...]
-    <t>2.08</t>
+    <t>31440.80</t>
+  </si>
+  <si>
+    <t>1.57</t>
+  </si>
+  <si>
+    <t>BPFJHC7</t>
+  </si>
+  <si>
+    <t>INE238A01034</t>
+  </si>
+  <si>
+    <t>Axis Bank</t>
+  </si>
+  <si>
+    <t>2,028</t>
+  </si>
+  <si>
+    <t>1345.70</t>
+  </si>
+  <si>
+    <t>28830.72</t>
+  </si>
+  <si>
+    <t>1.44</t>
+  </si>
+  <si>
+    <t>BV9B624</t>
+  </si>
+  <si>
+    <t>BRAXIAACNOR0</t>
+  </si>
+  <si>
+    <t>Axia Energia</t>
+  </si>
+  <si>
+    <t>2,700</t>
+  </si>
+  <si>
+    <t>54.38</t>
+  </si>
+  <si>
+    <t>28366.97</t>
+  </si>
+  <si>
+    <t>1.42</t>
+  </si>
+  <si>
+    <t>B01RM25</t>
+  </si>
+  <si>
+    <t>AEE000301011</t>
+  </si>
+  <si>
+    <t>Emaar Properties PJSC</t>
+  </si>
+  <si>
+    <t>United Arab Emirates</t>
+  </si>
+  <si>
+    <t>8,245</t>
+  </si>
+  <si>
+    <t>11.92</t>
+  </si>
+  <si>
+    <t>AED</t>
+  </si>
+  <si>
+    <t>26759.35</t>
+  </si>
+  <si>
+    <t>1.34</t>
+  </si>
+  <si>
+    <t>2616580</t>
+  </si>
+  <si>
+    <t>US71654V4086</t>
+  </si>
+  <si>
+    <t>Petrobras Common ADR</t>
+  </si>
+  <si>
+    <t>1,617</t>
+  </si>
+  <si>
+    <t>16.16</t>
+  </si>
+  <si>
+    <t>26130.72</t>
+  </si>
+  <si>
+    <t>1.30</t>
+  </si>
+  <si>
+    <t>BYWD7L4</t>
+  </si>
+  <si>
+    <t>US81141R1005</t>
+  </si>
+  <si>
+    <t>Sea Ltd ADR</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>95.83</t>
+  </si>
+  <si>
+    <t>25874.10</t>
+  </si>
+  <si>
+    <t>1.29</t>
+  </si>
+  <si>
+    <t>2232878</t>
+  </si>
+  <si>
+    <t>BMG2519Y1084</t>
+  </si>
+  <si>
+    <t>Credicorp</t>
+  </si>
+  <si>
+    <t>Peru</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>389.58</t>
+  </si>
+  <si>
+    <t>25712.28</t>
+  </si>
+  <si>
+    <t>1.28</t>
+  </si>
+  <si>
+    <t>2857334</t>
+  </si>
+  <si>
+    <t>US91912E1055</t>
+  </si>
+  <si>
+    <t>Vale SA ADR</t>
+  </si>
+  <si>
+    <t>1,520</t>
+  </si>
+  <si>
+    <t>15.04</t>
+  </si>
+  <si>
+    <t>22860.80</t>
+  </si>
+  <si>
+    <t>1.14</t>
+  </si>
+  <si>
+    <t>2246039</t>
+  </si>
+  <si>
+    <t>US3444191064</t>
+  </si>
+  <si>
+    <t>FEMSA ADR</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>127.90</t>
+  </si>
+  <si>
+    <t>20719.80</t>
+  </si>
+  <si>
+    <t>1.03</t>
+  </si>
+  <si>
+    <t>USD Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>International</t>
+  </si>
+  <si>
+    <t>19,783</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>19782.74</t>
+  </si>
+  <si>
+    <t>0.99</t>
+  </si>
+  <si>
+    <t>BJ84772</t>
+  </si>
+  <si>
+    <t>US92837L1098</t>
+  </si>
+  <si>
+    <t>Vista Energy Sab De Cv ADR</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>63.80</t>
+  </si>
+  <si>
+    <t>18502.00</t>
+  </si>
+  <si>
+    <t>0.92</t>
   </si>
   <si>
     <t>6451055</t>
   </si>
   <si>
     <t>KR7005380001</t>
   </si>
   <si>
     <t>Hyundai Motor Co</t>
   </si>
   <si>
-    <t>102</t>
-[...77 lines deleted...]
-    <t>1.66</t>
+    <t>55</t>
+  </si>
+  <si>
+    <t>495000.00</t>
+  </si>
+  <si>
+    <t>17572.45</t>
+  </si>
+  <si>
+    <t>0.88</t>
   </si>
   <si>
     <t>2771122</t>
   </si>
   <si>
     <t>US8336351056</t>
   </si>
   <si>
     <t>SQM ADR</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
-    <t>288</t>
-[...8 lines deleted...]
-    <t>1.60</t>
+    <t>235</t>
+  </si>
+  <si>
+    <t>74.04</t>
+  </si>
+  <si>
+    <t>17399.40</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>2421041</t>
+  </si>
+  <si>
+    <t>MXP370711014</t>
+  </si>
+  <si>
+    <t>Grupo Financiero Banorte</t>
+  </si>
+  <si>
+    <t>1,624</t>
+  </si>
+  <si>
+    <t>184.57</t>
+  </si>
+  <si>
+    <t>MXN</t>
+  </si>
+  <si>
+    <t>17153.83</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>6202673</t>
+  </si>
+  <si>
+    <t>TW0002395001</t>
+  </si>
+  <si>
+    <t>Advantech Co.</t>
+  </si>
+  <si>
+    <t>492.00</t>
+  </si>
+  <si>
+    <t>15444.26</t>
+  </si>
+  <si>
+    <t>0.77</t>
+  </si>
+  <si>
+    <t>BYYZ7D0</t>
+  </si>
+  <si>
+    <t>INE646L01027</t>
+  </si>
+  <si>
+    <t>InterGlobe Aviation Ltd</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>5368.40</t>
+  </si>
+  <si>
+    <t>14405.15</t>
+  </si>
+  <si>
+    <t>0.72</t>
+  </si>
+  <si>
+    <t>2866857</t>
+  </si>
+  <si>
+    <t>CA5503721063</t>
+  </si>
+  <si>
+    <t>Lundin Mining</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>34.56</t>
+  </si>
+  <si>
+    <t>14177.21</t>
+  </si>
+  <si>
+    <t>0.71</t>
+  </si>
+  <si>
+    <t>BSZ2BY7</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>ICICI Bank Ltd</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>1375.20</t>
+  </si>
+  <si>
+    <t>13990.44</t>
+  </si>
+  <si>
+    <t>0.70</t>
+  </si>
+  <si>
+    <t>BN6NP19</t>
+  </si>
+  <si>
+    <t>KYG6683N1034</t>
+  </si>
+  <si>
+    <t>Nu Holdings Ltd.</t>
+  </si>
+  <si>
+    <t>1,038</t>
+  </si>
+  <si>
+    <t>13.36</t>
+  </si>
+  <si>
+    <t>13867.68</t>
+  </si>
+  <si>
+    <t>0.69</t>
+  </si>
+  <si>
+    <t>6743990</t>
+  </si>
+  <si>
+    <t>INE775A01035</t>
+  </si>
+  <si>
+    <t>Samvardhana Motherson International</t>
+  </si>
+  <si>
+    <t>8,837</t>
+  </si>
+  <si>
+    <t>148.11</t>
+  </si>
+  <si>
+    <t>13827.02</t>
+  </si>
+  <si>
+    <t>B00FSK0</t>
+  </si>
+  <si>
+    <t>US0594603039</t>
+  </si>
+  <si>
+    <t>Banco Bradesco Pn ADR</t>
+  </si>
+  <si>
+    <t>3,887</t>
+  </si>
+  <si>
+    <t>3.47</t>
+  </si>
+  <si>
+    <t>13487.89</t>
+  </si>
+  <si>
+    <t>0.67</t>
+  </si>
+  <si>
+    <t>BMCGP59</t>
+  </si>
+  <si>
+    <t>VGG0896C1032</t>
+  </si>
+  <si>
+    <t>BBB Foods</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>41.67</t>
+  </si>
+  <si>
+    <t>13334.40</t>
+  </si>
+  <si>
+    <t>BF0TRG6</t>
+  </si>
+  <si>
+    <t>INE795G01014</t>
+  </si>
+  <si>
+    <t>HDFC Life Insurance Co Ltd</t>
+  </si>
+  <si>
+    <t>2,148</t>
+  </si>
+  <si>
+    <t>575.85</t>
+  </si>
+  <si>
+    <t>13067.21</t>
+  </si>
+  <si>
+    <t>0.65</t>
+  </si>
+  <si>
+    <t>6440859</t>
+  </si>
+  <si>
+    <t>ZAE000035861</t>
+  </si>
+  <si>
+    <t>Capitec Bank Hdgs</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>4750.13</t>
+  </si>
+  <si>
+    <t>13041.85</t>
+  </si>
+  <si>
+    <t>BMBQDF6</t>
+  </si>
+  <si>
+    <t>LU2237380790</t>
+  </si>
+  <si>
+    <t>Allegro.eu</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>1,278</t>
+  </si>
+  <si>
+    <t>37.82</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>12857.01</t>
+  </si>
+  <si>
+    <t>0.64</t>
+  </si>
+  <si>
+    <t>B0TNJH9</t>
+  </si>
+  <si>
+    <t>PAP310761054</t>
+  </si>
+  <si>
+    <t>Copa Holdings S A</t>
+  </si>
+  <si>
+    <t>Panama</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>155.57</t>
+  </si>
+  <si>
+    <t>12756.74</t>
+  </si>
+  <si>
+    <t>BNBX1W7</t>
+  </si>
+  <si>
+    <t>INE237A01036</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank</t>
+  </si>
+  <si>
+    <t>2,990</t>
+  </si>
+  <si>
+    <t>392.25</t>
+  </si>
+  <si>
+    <t>12390.06</t>
+  </si>
+  <si>
+    <t>0.62</t>
+  </si>
+  <si>
+    <t>6264189</t>
+  </si>
+  <si>
+    <t>KR7036570000</t>
+  </si>
+  <si>
+    <t>NCsoft</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>257500.00</t>
+  </si>
+  <si>
+    <t>11966.69</t>
+  </si>
+  <si>
+    <t>0.60</t>
+  </si>
+  <si>
+    <t>B5YGG00</t>
+  </si>
+  <si>
+    <t>CA9191444020</t>
+  </si>
+  <si>
+    <t>Valeura Energy</t>
+  </si>
+  <si>
+    <t>1,565</t>
+  </si>
+  <si>
+    <t>10.40</t>
+  </si>
+  <si>
+    <t>11472.07</t>
+  </si>
+  <si>
+    <t>0.57</t>
+  </si>
+  <si>
+    <t>BN7FZ69</t>
+  </si>
+  <si>
+    <t>INE148O01028</t>
+  </si>
+  <si>
+    <t>Delhivery Ltd</t>
+  </si>
+  <si>
+    <t>2,269</t>
+  </si>
+  <si>
+    <t>472.05</t>
+  </si>
+  <si>
+    <t>11315.19</t>
+  </si>
+  <si>
+    <t>0.56</t>
+  </si>
+  <si>
+    <t>6744283</t>
+  </si>
+  <si>
+    <t>TW0008069006</t>
+  </si>
+  <si>
+    <t>E Ink Holdings</t>
+  </si>
+  <si>
+    <t>1,612</t>
+  </si>
+  <si>
+    <t>214.50</t>
+  </si>
+  <si>
+    <t>10854.11</t>
+  </si>
+  <si>
+    <t>0.54</t>
+  </si>
+  <si>
+    <t>BNYHDF3</t>
+  </si>
+  <si>
+    <t>US22266T1097</t>
+  </si>
+  <si>
+    <t>Coupang</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>17.37</t>
+  </si>
+  <si>
+    <t>10491.48</t>
+  </si>
+  <si>
+    <t>0.52</t>
+  </si>
+  <si>
+    <t>B01GZF6</t>
+  </si>
+  <si>
+    <t>INE481G01011</t>
+  </si>
+  <si>
+    <t>Ultratech Cement Ltd</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>11253.00</t>
+  </si>
+  <si>
+    <t>10342.53</t>
+  </si>
+  <si>
+    <t>BP4DVR3</t>
+  </si>
+  <si>
+    <t>INE417T01026</t>
+  </si>
+  <si>
+    <t>PB Fintech</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>1628.60</t>
+  </si>
+  <si>
+    <t>10185.34</t>
+  </si>
+  <si>
+    <t>0.51</t>
+  </si>
+  <si>
+    <t>BJY21K1</t>
+  </si>
+  <si>
+    <t>US48581R2058</t>
+  </si>
+  <si>
+    <t>Kaspi.kz ADR</t>
+  </si>
+  <si>
+    <t>Kazakhstan</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>86.64</t>
+  </si>
+  <si>
+    <t>10136.88</t>
+  </si>
+  <si>
+    <t>B01NPJ1</t>
+  </si>
+  <si>
+    <t>INE467B01029</t>
+  </si>
+  <si>
+    <t>Tata Consultancy Services</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>2031.50</t>
+  </si>
+  <si>
+    <t>9657.59</t>
+  </si>
+  <si>
+    <t>0.48</t>
+  </si>
+  <si>
+    <t>BP6NH40</t>
+  </si>
+  <si>
+    <t>KYG4124C1096</t>
+  </si>
+  <si>
+    <t>Grab Holdings</t>
+  </si>
+  <si>
+    <t>2,502</t>
+  </si>
+  <si>
+    <t>3.77</t>
+  </si>
+  <si>
+    <t>9432.54</t>
+  </si>
+  <si>
+    <t>0.47</t>
+  </si>
+  <si>
+    <t>BW1YVH8</t>
+  </si>
+  <si>
+    <t>MX01WA000038</t>
+  </si>
+  <si>
+    <t>Walmex</t>
+  </si>
+  <si>
+    <t>3,186</t>
+  </si>
+  <si>
+    <t>51.37</t>
+  </si>
+  <si>
+    <t>9366.32</t>
   </si>
   <si>
     <t>B1FFT76</t>
   </si>
   <si>
     <t>ZAE000083648</t>
   </si>
   <si>
     <t>Impala Platinum Holdings</t>
   </si>
   <si>
-    <t>1,657</t>
-[...89 lines deleted...]
-    <t>1,750</t>
+    <t>814</t>
+  </si>
+  <si>
+    <t>172.00</t>
+  </si>
+  <si>
+    <t>8542.28</t>
+  </si>
+  <si>
+    <t>0.43</t>
+  </si>
+  <si>
+    <t>6290689</t>
+  </si>
+  <si>
+    <t>ZAE000026480</t>
+  </si>
+  <si>
+    <t>Remgro</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>197.00</t>
+  </si>
+  <si>
+    <t>8269.43</t>
+  </si>
+  <si>
+    <t>0.41</t>
+  </si>
+  <si>
+    <t>2683410</t>
+  </si>
+  <si>
+    <t>US71654V1017</t>
+  </si>
+  <si>
+    <t>Petrobras Pref ADR</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>14.64</t>
+  </si>
+  <si>
+    <t>8227.68</t>
+  </si>
+  <si>
+    <t>B0V3XR5</t>
+  </si>
+  <si>
+    <t>KR7086280005</t>
+  </si>
+  <si>
+    <t>Hyundai Glovis</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>183100.00</t>
+  </si>
+  <si>
+    <t>8036.40</t>
+  </si>
+  <si>
+    <t>0.40</t>
+  </si>
+  <si>
+    <t>BJ9K2H4</t>
+  </si>
+  <si>
+    <t>INE121A01024</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>1789.80</t>
+  </si>
+  <si>
+    <t>8016.96</t>
+  </si>
+  <si>
+    <t>6709099</t>
+  </si>
+  <si>
+    <t>ID1000118201</t>
+  </si>
+  <si>
+    <t>Bank Rakyat Indonesia</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>52,500</t>
+  </si>
+  <si>
+    <t>2730.00</t>
+  </si>
+  <si>
+    <t>IDR</t>
+  </si>
+  <si>
+    <t>8015.94</t>
+  </si>
+  <si>
+    <t>6606996</t>
+  </si>
+  <si>
+    <t>ZAE000066304</t>
+  </si>
+  <si>
+    <t>Firstrand Ltd</t>
+  </si>
+  <si>
+    <t>1,342</t>
+  </si>
+  <si>
+    <t>97.26</t>
+  </si>
+  <si>
+    <t>7963.57</t>
+  </si>
+  <si>
+    <t>BMW4CV8</t>
+  </si>
+  <si>
+    <t>INE066A01021</t>
+  </si>
+  <si>
+    <t>Eicher Motors Limited Eq New Fv Re 1</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>7073.50</t>
+  </si>
+  <si>
+    <t>7920.99</t>
+  </si>
+  <si>
+    <t>BP3RNW5</t>
+  </si>
+  <si>
+    <t>VN000000MWG0</t>
+  </si>
+  <si>
+    <t>Mobile World Investment</t>
+  </si>
+  <si>
+    <t>Vietnam</t>
+  </si>
+  <si>
+    <t>2,600</t>
+  </si>
+  <si>
+    <t>78100.00</t>
+  </si>
+  <si>
+    <t>VND</t>
+  </si>
+  <si>
+    <t>7717.54</t>
+  </si>
+  <si>
+    <t>0.39</t>
+  </si>
+  <si>
+    <t>B014K55</t>
+  </si>
+  <si>
+    <t>BRNATUACNOR6</t>
+  </si>
+  <si>
+    <t>Natura Cosmeticos</t>
+  </si>
+  <si>
+    <t>4,500</t>
+  </si>
+  <si>
+    <t>8.73</t>
+  </si>
+  <si>
+    <t>7589.91</t>
+  </si>
+  <si>
+    <t>0.38</t>
+  </si>
+  <si>
+    <t>B0CGYD6</t>
+  </si>
+  <si>
+    <t>BRLRENACNOR1</t>
+  </si>
+  <si>
+    <t>Lojas Renner SA</t>
   </si>
   <si>
     <t>14.76</t>
   </si>
   <si>
-    <t>18508.83</t>
-[...575 lines deleted...]
-    <t>0.58</t>
+    <t>7414.29</t>
+  </si>
+  <si>
+    <t>0.37</t>
   </si>
   <si>
     <t>BD73C40</t>
   </si>
   <si>
     <t>CA46579R1047</t>
   </si>
   <si>
     <t>Ivanhoe Mines</t>
   </si>
   <si>
     <t>Other African</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>11.89</t>
-[...29 lines deleted...]
-    <t>0.51</t>
+    <t>11.11</t>
+  </si>
+  <si>
+    <t>7267.02</t>
+  </si>
+  <si>
+    <t>0.36</t>
+  </si>
+  <si>
+    <t>2945422</t>
+  </si>
+  <si>
+    <t>BRWEGEACNOR0</t>
+  </si>
+  <si>
+    <t>Weg Sa</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>46.91</t>
+  </si>
+  <si>
+    <t>7250.46</t>
   </si>
   <si>
     <t>B6SDL09</t>
   </si>
   <si>
     <t>VN000000MBB5</t>
   </si>
   <si>
     <t>Military Commercial Joint Bank</t>
   </si>
   <si>
     <t>7,400</t>
   </si>
   <si>
-    <t>26450.00</t>
-[...224 lines deleted...]
-    <t>0.36</t>
+    <t>25200.00</t>
+  </si>
+  <si>
+    <t>7087.40</t>
+  </si>
+  <si>
+    <t>0.35</t>
+  </si>
+  <si>
+    <t>6450988</t>
+  </si>
+  <si>
+    <t>KR7000720003</t>
+  </si>
+  <si>
+    <t>Hyundai Engineering &amp; Construction</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>114200.00</t>
+  </si>
+  <si>
+    <t>6265.41</t>
+  </si>
+  <si>
+    <t>0.31</t>
   </si>
   <si>
     <t>6099875</t>
   </si>
   <si>
     <t>INE042A01014</t>
   </si>
   <si>
     <t>Escorts Kubota Ltd</t>
   </si>
   <si>
-    <t>178</t>
-[...29 lines deleted...]
-    <t>0.34</t>
+    <t>197</t>
+  </si>
+  <si>
+    <t>2935.90</t>
+  </si>
+  <si>
+    <t>6110.08</t>
+  </si>
+  <si>
+    <t>0.30</t>
   </si>
   <si>
     <t>BMZQ749</t>
   </si>
   <si>
     <t>SA15DHKGHBH4</t>
   </si>
   <si>
     <t>Saudi Tadawul Group</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
-    <t>118</t>
-[...2 lines deleted...]
-    <t>139.80</t>
+    <t>135</t>
+  </si>
+  <si>
+    <t>132.30</t>
   </si>
   <si>
     <t>SAR</t>
   </si>
   <si>
-    <t>4395.99</t>
-[...20 lines deleted...]
-    <t>0.29</t>
+    <t>4753.67</t>
+  </si>
+  <si>
+    <t>0.24</t>
   </si>
   <si>
     <t>B1HMWH6</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT</t>
   </si>
   <si>
     <t>1,500</t>
   </si>
   <si>
-    <t>74700.00</t>
-[...65 lines deleted...]
-    <t>59.45</t>
+    <t>70200.00</t>
+  </si>
+  <si>
+    <t>4002.05</t>
+  </si>
+  <si>
+    <t>0.20</t>
+  </si>
+  <si>
+    <t>VND Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>1,564,360</t>
+  </si>
+  <si>
+    <t>59.46</t>
   </si>
   <si>
     <t>TWD Uncommitted Cash</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>0.63</t>
   </si>
   <si>
+    <t>B9GFHQ6</t>
+  </si>
+  <si>
+    <t>RU000A0JR4A1</t>
+  </si>
+  <si>
+    <t>Moscow Exchange</t>
+  </si>
+  <si>
+    <t>Russia</t>
+  </si>
+  <si>
+    <t>2,760</t>
+  </si>
+  <si>
+    <t>RUB</t>
+  </si>
+  <si>
+    <t>4767981</t>
+  </si>
+  <si>
+    <t>RU0009029540</t>
+  </si>
+  <si>
+    <t>Sberbank Of Russia</t>
+  </si>
+  <si>
+    <t>5,512</t>
+  </si>
+  <si>
+    <t>B5B1TX2</t>
+  </si>
+  <si>
+    <t>RU0007288411</t>
+  </si>
+  <si>
+    <t>Mmc Norilsk Nickel</t>
+  </si>
+  <si>
+    <t>9,400</t>
+  </si>
+  <si>
     <t>BYSW6D0</t>
   </si>
   <si>
     <t>US55315J1025</t>
   </si>
   <si>
     <t>Norilsk Nickel ADR</t>
   </si>
   <si>
-    <t>Russia</t>
-[...1 lines deleted...]
-  <si>
     <t>6</t>
   </si>
   <si>
-    <t>B9GFHQ6</t>
-[...35 lines deleted...]
-    <t>5,512</t>
+    <t>Sar Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>-2,268</t>
+  </si>
+  <si>
+    <t>-603.56</t>
+  </si>
+  <si>
+    <t>-0.03</t>
+  </si>
+  <si>
+    <t>AED Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>-2,229</t>
+  </si>
+  <si>
+    <t>-606.95</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1738,51 +1687,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="73.42857360839844" customWidth="1"/>
+    <col min="1" max="1" width="73" customWidth="1"/>
     <col min="2" max="2" width="25.14285659790039" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
@@ -1878,2714 +1827,2708 @@
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K77"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="75.28571319580078" customWidth="1"/>
+    <col min="1" max="1" width="73" customWidth="1"/>
     <col min="2" max="2" width="11.857142448425293" customWidth="1"/>
     <col min="3" max="3" width="18.714284896850586" customWidth="1"/>
     <col min="4" max="4" width="43.28571319580078" customWidth="1"/>
     <col min="5" max="5" width="26.428571701049805" customWidth="1"/>
-    <col min="6" max="6" width="9.571428298950195" customWidth="1"/>
+    <col min="6" max="6" width="11.142857551574707" customWidth="1"/>
     <col min="7" max="7" width="13.857142448425293" customWidth="1"/>
     <col min="8" max="8" width="11.285714149475098" customWidth="1"/>
     <col min="9" max="9" width="13.285714149475098" customWidth="1"/>
     <col min="10" max="10" width="24" customWidth="1"/>
     <col min="11" max="11" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="D1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="F1" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="I1" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="J1" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="0" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F2" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F2" s="0" t="s">
+      <c r="G2" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="G2" s="0" t="s">
+      <c r="H2" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="H2" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I2" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J2" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="J2" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="I3" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J3" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="K3" s="0" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="E4" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="0" t="s">
+      <c r="H4" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K4" s="0" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="H5" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K5" s="0" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K6" s="0" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K7" s="0" t="s">
-        <v>75</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J8" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="K8" s="0" t="s">
         <v>76</v>
-      </c>
-[...25 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>100</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>111</v>
+        <v>21</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>116</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>44</v>
+        <v>107</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>134</v>
+        <v>107</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>89</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>86</v>
+        <v>162</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>89</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>180</v>
+        <v>93</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>89</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="E22" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J22" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K22" s="0" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
-      <c r="B23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" s="0" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>89</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>203</v>
+        <v>177</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>206</v>
+        <v>89</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>150</v>
+        <v>42</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>106</v>
+        <v>45</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>89</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>203</v>
+        <v>177</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>89</v>
+        <v>215</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>232</v>
+        <v>61</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>89</v>
+        <v>37</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>95</v>
+        <v>205</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>203</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>270</v>
+        <v>251</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>272</v>
+        <v>259</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>274</v>
+        <v>261</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>275</v>
+        <v>262</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>276</v>
+        <v>263</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>78</v>
+        <v>177</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>283</v>
+        <v>264</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>286</v>
+        <v>273</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>44</v>
+        <v>107</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>287</v>
+        <v>274</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>289</v>
+        <v>276</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>296</v>
+        <v>277</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>297</v>
+        <v>284</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>298</v>
+        <v>285</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>86</v>
+        <v>287</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>89</v>
+        <v>290</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>310</v>
+        <v>89</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>311</v>
+        <v>299</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>203</v>
+        <v>107</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>206</v>
+        <v>110</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>95</v>
+        <v>42</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>180</v>
+        <v>42</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>351</v>
+        <v>89</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>357</v>
+        <v>107</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>358</v>
+        <v>345</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>359</v>
+        <v>346</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>361</v>
+        <v>341</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>363</v>
+        <v>349</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>195</v>
+        <v>107</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>367</v>
+        <v>353</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>371</v>
+        <v>358</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>374</v>
+        <v>89</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>376</v>
+        <v>354</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0">
         <v>48</v>
       </c>
+      <c r="B49" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>363</v>
+      </c>
       <c r="D49" s="0" t="s">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>378</v>
+        <v>107</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>379</v>
+        <v>365</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>385</v>
+        <v>371</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>386</v>
+        <v>154</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>389</v>
+        <v>374</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>394</v>
+        <v>177</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>127</v>
+        <v>379</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>396</v>
+        <v>215</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>397</v>
+        <v>381</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>398</v>
+        <v>375</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>399</v>
+        <v>382</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>401</v>
+        <v>384</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>394</v>
+        <v>79</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>396</v>
+        <v>82</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>404</v>
+        <v>387</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>406</v>
+        <v>390</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>408</v>
+        <v>392</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>409</v>
+        <v>393</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>412</v>
+        <v>396</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>413</v>
+        <v>397</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>414</v>
+        <v>398</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>415</v>
+        <v>399</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>416</v>
+        <v>400</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>417</v>
+        <v>401</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>418</v>
+        <v>395</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>419</v>
+        <v>402</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>420</v>
+        <v>403</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>421</v>
+        <v>404</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>422</v>
+        <v>405</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>423</v>
+        <v>406</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>424</v>
+        <v>407</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>426</v>
+        <v>409</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>427</v>
+        <v>410</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>428</v>
+        <v>411</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>429</v>
+        <v>412</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>430</v>
+        <v>413</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>431</v>
+        <v>414</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>432</v>
+        <v>415</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>434</v>
+        <v>417</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>86</v>
+        <v>418</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>435</v>
+        <v>419</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>436</v>
+        <v>420</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>114</v>
+        <v>421</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>441</v>
+        <v>426</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>443</v>
+        <v>428</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>444</v>
+        <v>408</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>445</v>
+        <v>429</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>446</v>
+        <v>430</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>447</v>
+        <v>431</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>448</v>
+        <v>432</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>449</v>
+        <v>433</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>450</v>
+        <v>434</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>444</v>
+        <v>408</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>451</v>
+        <v>435</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>452</v>
+        <v>436</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>453</v>
+        <v>437</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>454</v>
+        <v>438</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>455</v>
+        <v>439</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>456</v>
+        <v>440</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>89</v>
+        <v>441</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>457</v>
+        <v>442</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>458</v>
+        <v>443</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>459</v>
+        <v>444</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>460</v>
+        <v>445</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>461</v>
+        <v>446</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>462</v>
+        <v>447</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>463</v>
+        <v>448</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>465</v>
+        <v>450</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>466</v>
+        <v>451</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>468</v>
+        <v>453</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>469</v>
+        <v>439</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>471</v>
+        <v>455</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>474</v>
+        <v>459</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>95</v>
+        <v>460</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>475</v>
+        <v>461</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>476</v>
+        <v>462</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>477</v>
+        <v>463</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>478</v>
+        <v>464</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>479</v>
+        <v>465</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>480</v>
+        <v>466</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>481</v>
+        <v>467</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>482</v>
+        <v>468</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>484</v>
+        <v>470</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>485</v>
+        <v>464</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>487</v>
+        <v>472</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>307</v>
+        <v>438</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>489</v>
+        <v>474</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>490</v>
+        <v>475</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>310</v>
+        <v>441</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>491</v>
+        <v>476</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>492</v>
+        <v>477</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>493</v>
+        <v>478</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>494</v>
+        <v>479</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>495</v>
+        <v>480</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>496</v>
+        <v>42</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>497</v>
+        <v>481</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>498</v>
+        <v>482</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>499</v>
+        <v>45</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>35</v>
+        <v>107</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>59</v>
+        <v>488</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>505</v>
+        <v>489</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>38</v>
+        <v>110</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>506</v>
+        <v>490</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>507</v>
+        <v>491</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>508</v>
+        <v>492</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>509</v>
+        <v>493</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>510</v>
+        <v>494</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>394</v>
+        <v>495</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>396</v>
+        <v>498</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>513</v>
+        <v>499</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>86</v>
+        <v>438</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>114</v>
+        <v>441</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0">
         <v>69</v>
       </c>
-      <c r="B70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D70" s="0" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>95</v>
+        <v>183</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>525</v>
+        <v>185</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>98</v>
+        <v>441</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>526</v>
+        <v>510</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>527</v>
+        <v>185</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>378</v>
+        <v>183</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>529</v>
+        <v>512</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>380</v>
+        <v>185</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>530</v>
+        <v>513</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>531</v>
+        <v>185</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0">
         <v>71</v>
       </c>
+      <c r="B72" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>515</v>
+      </c>
       <c r="D72" s="0" t="s">
-        <v>532</v>
+        <v>516</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>378</v>
+        <v>517</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>533</v>
+        <v>518</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>380</v>
+        <v>185</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>98</v>
+        <v>519</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>534</v>
+        <v>185</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>380</v>
+        <v>185</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0">
         <v>72</v>
       </c>
+      <c r="B73" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>521</v>
+      </c>
       <c r="D73" s="0" t="s">
-        <v>535</v>
+        <v>522</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>378</v>
+        <v>517</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>536</v>
+        <v>523</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>380</v>
+        <v>185</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>38</v>
+        <v>519</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>537</v>
+        <v>185</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>380</v>
+        <v>185</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>538</v>
+        <v>524</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>539</v>
+        <v>525</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>540</v>
+        <v>526</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>541</v>
+        <v>517</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>542</v>
+        <v>527</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>380</v>
+        <v>185</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>89</v>
+        <v>519</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>380</v>
+        <v>185</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>380</v>
+        <v>185</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>543</v>
+        <v>528</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>544</v>
+        <v>529</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>545</v>
+        <v>530</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>541</v>
+        <v>517</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>546</v>
+        <v>531</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>380</v>
+        <v>185</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>547</v>
+        <v>89</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>380</v>
+        <v>185</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>380</v>
+        <v>185</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0">
         <v>75</v>
       </c>
-      <c r="B76" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D76" s="0" t="s">
-        <v>550</v>
+        <v>532</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>541</v>
+        <v>183</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>551</v>
+        <v>533</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>380</v>
+        <v>185</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>547</v>
+        <v>498</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>380</v>
+        <v>534</v>
       </c>
       <c r="K76" s="0" t="s">
-        <v>380</v>
+        <v>535</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0">
         <v>76</v>
       </c>
-      <c r="B77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D77" s="0" t="s">
-        <v>554</v>
+        <v>536</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>541</v>
+        <v>183</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>555</v>
+        <v>537</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>380</v>
+        <v>185</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>547</v>
+        <v>141</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>380</v>
+        <v>538</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>380</v>
+        <v>535</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>