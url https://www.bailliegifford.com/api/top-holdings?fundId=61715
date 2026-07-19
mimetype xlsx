--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -10,656 +10,728 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="202">
-[...1 lines deleted...]
-    <t>Baillie Gifford Long Term Global Growth ETF - June 3, 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="226">
+  <si>
+    <t>Baillie Gifford Long Term Global Growth ETF - July 17, 2026</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
+    <t>ASML HOLDING NV EUR 0.09</t>
+  </si>
+  <si>
+    <t>7.52</t>
+  </si>
+  <si>
+    <t>AMAZON COM INC USD 0.01</t>
+  </si>
+  <si>
+    <t>7.28</t>
+  </si>
+  <si>
     <t>NVIDIA CORP USD 0.001</t>
   </si>
   <si>
-    <t>7.88</t>
-[...11 lines deleted...]
-    <t>7.15</t>
+    <t>7.16</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MANUF TWD 10.0</t>
+  </si>
+  <si>
+    <t>5.80</t>
+  </si>
+  <si>
+    <t>CLOUDFLARE INC USD 0.001</t>
+  </si>
+  <si>
+    <t>5.69</t>
   </si>
   <si>
     <t>APPLOVIN CORP USD 0.00003</t>
   </si>
   <si>
-    <t>6.05</t>
-[...17 lines deleted...]
-    <t>4.65</t>
+    <t>4.24</t>
+  </si>
+  <si>
+    <t>NU HOLDINGS LTD/CAYMAN USD 0.000007</t>
+  </si>
+  <si>
+    <t>2.97</t>
+  </si>
+  <si>
+    <t>SAMSARA INC USD 0.0001</t>
+  </si>
+  <si>
+    <t>2.92</t>
+  </si>
+  <si>
+    <t>MERCADOLIBRE INC USD 0.001</t>
+  </si>
+  <si>
+    <t>2.88</t>
+  </si>
+  <si>
+    <t>SPOTIFY TECHNOLOGY SA EUR 0.000625</t>
+  </si>
+  <si>
+    <t>2.86</t>
+  </si>
+  <si>
+    <t>CUSIP</t>
+  </si>
+  <si>
+    <t>Ticker</t>
+  </si>
+  <si>
+    <t>Instrument Name</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Weight</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>N07059202</t>
+  </si>
+  <si>
+    <t>ASML NA</t>
+  </si>
+  <si>
+    <t>13,856</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>AMZN US</t>
+  </si>
+  <si>
+    <t>98,175</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>NVDA US</t>
+  </si>
+  <si>
+    <t>116,308</t>
+  </si>
+  <si>
+    <t>Y84629107</t>
+  </si>
+  <si>
+    <t>2330 TT</t>
+  </si>
+  <si>
+    <t>255,450</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>18915M107</t>
+  </si>
+  <si>
+    <t>NET US</t>
+  </si>
+  <si>
+    <t>70,434</t>
+  </si>
+  <si>
+    <t>03831W108</t>
+  </si>
+  <si>
+    <t>APP US</t>
+  </si>
+  <si>
+    <t>32,868</t>
+  </si>
+  <si>
+    <t>G6683N103</t>
+  </si>
+  <si>
+    <t>NU US</t>
+  </si>
+  <si>
+    <t>724,873</t>
+  </si>
+  <si>
+    <t>79589L106</t>
+  </si>
+  <si>
+    <t>IOT US</t>
+  </si>
+  <si>
+    <t>262,626</t>
+  </si>
+  <si>
+    <t>58733R102</t>
+  </si>
+  <si>
+    <t>MELI US</t>
+  </si>
+  <si>
+    <t>5,220</t>
+  </si>
+  <si>
+    <t>L8681T102</t>
+  </si>
+  <si>
+    <t>SPOT US</t>
+  </si>
+  <si>
+    <t>20,269</t>
+  </si>
+  <si>
+    <t>81141R100</t>
+  </si>
+  <si>
+    <t>SE US</t>
+  </si>
+  <si>
+    <t>SEA LTD USD 0.0005 ADR</t>
+  </si>
+  <si>
+    <t>86,746</t>
+  </si>
+  <si>
+    <t>2.73</t>
+  </si>
+  <si>
+    <t>75734B100</t>
+  </si>
+  <si>
+    <t>RDDT US</t>
+  </si>
+  <si>
+    <t>REDDIT INC USD 0.0001</t>
+  </si>
+  <si>
+    <t>49,326</t>
+  </si>
+  <si>
+    <t>2.71</t>
+  </si>
+  <si>
+    <t>722304102</t>
+  </si>
+  <si>
+    <t>PDD US</t>
+  </si>
+  <si>
+    <t>PDD HLDGS INC USD 0.00002 ADR</t>
+  </si>
+  <si>
+    <t>94,076</t>
+  </si>
+  <si>
+    <t>2.42</t>
+  </si>
+  <si>
+    <t>82509L107</t>
+  </si>
+  <si>
+    <t>SHOP US</t>
+  </si>
+  <si>
+    <t>SHOPIFY INC NPV</t>
+  </si>
+  <si>
+    <t>61,929</t>
+  </si>
+  <si>
+    <t>2.30</t>
+  </si>
+  <si>
+    <t>05464C101</t>
+  </si>
+  <si>
+    <t>AXON US</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC USD 0.00001</t>
+  </si>
+  <si>
+    <t>13,934</t>
+  </si>
+  <si>
+    <t>2.24</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>ISRG US</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC USD 0.001</t>
+  </si>
+  <si>
+    <t>17,488</t>
+  </si>
+  <si>
+    <t>2.09</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Chinese Yuan Renminbi</t>
+  </si>
+  <si>
+    <t>47,162,263</t>
+  </si>
+  <si>
+    <t>2.07</t>
+  </si>
+  <si>
+    <t>CNY</t>
+  </si>
+  <si>
+    <t>F48051100</t>
+  </si>
+  <si>
+    <t>RMS FP</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL SCA NPV</t>
+  </si>
+  <si>
+    <t>3,562</t>
+  </si>
+  <si>
+    <t>2.06</t>
+  </si>
+  <si>
+    <t>252131107</t>
+  </si>
+  <si>
+    <t>DXCM US</t>
+  </si>
+  <si>
+    <t>DEXCOM INC USD 0.001</t>
+  </si>
+  <si>
+    <t>89,141</t>
+  </si>
+  <si>
+    <t>N3501V104</t>
+  </si>
+  <si>
+    <t>ADYEN NA</t>
+  </si>
+  <si>
+    <t>ADYEN NV EUR 0.01</t>
+  </si>
+  <si>
+    <t>7,082</t>
+  </si>
+  <si>
+    <t>2.05</t>
+  </si>
+  <si>
+    <t>G87572163</t>
+  </si>
+  <si>
+    <t>700 HK</t>
+  </si>
+  <si>
+    <t>TENCENT HOLDINGS LTD HKD 0.00002</t>
+  </si>
+  <si>
+    <t>111,915</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>G59669104</t>
+  </si>
+  <si>
+    <t>3690 HK</t>
+  </si>
+  <si>
+    <t>MEITUAN</t>
+  </si>
+  <si>
+    <t>605,990</t>
+  </si>
+  <si>
+    <t>2.00</t>
+  </si>
+  <si>
+    <t>773121108</t>
+  </si>
+  <si>
+    <t>RKLB US</t>
   </si>
   <si>
     <t>ROCKET LAB CORP</t>
   </si>
   <si>
-    <t>3.38</t>
-[...323 lines deleted...]
-    <t/>
+    <t>90,186</t>
+  </si>
+  <si>
+    <t>1.80</t>
+  </si>
+  <si>
+    <t>Y88425148</t>
+  </si>
+  <si>
+    <t>TTAN IN</t>
+  </si>
+  <si>
+    <t>TITAN COMPANY LIMITED INR 1.0</t>
+  </si>
+  <si>
+    <t>123,624</t>
+  </si>
+  <si>
+    <t>1.76</t>
+  </si>
+  <si>
+    <t>INR</t>
+  </si>
+  <si>
+    <t>771049103</t>
+  </si>
+  <si>
+    <t>RBLX US</t>
+  </si>
+  <si>
+    <t>ROBLOX CORP USD 0.0001</t>
+  </si>
+  <si>
+    <t>99,000</t>
+  </si>
+  <si>
+    <t>1.59</t>
+  </si>
+  <si>
+    <t>22266T109</t>
+  </si>
+  <si>
+    <t>CPNG US</t>
+  </si>
+  <si>
+    <t>COUPANG INC USD 0.0001</t>
+  </si>
+  <si>
+    <t>313,687</t>
+  </si>
+  <si>
+    <t>1.57</t>
+  </si>
+  <si>
+    <t>T6730E110</t>
+  </si>
+  <si>
+    <t>MONC IM</t>
+  </si>
+  <si>
+    <t>MONCLER SPA NPV</t>
+  </si>
+  <si>
+    <t>86,686</t>
+  </si>
+  <si>
+    <t>1.53</t>
+  </si>
+  <si>
+    <t>84615Q103</t>
+  </si>
+  <si>
+    <t>SPCX US</t>
+  </si>
+  <si>
+    <t>SPACE EXPL TECHNOLOGIES C USD 0.001</t>
+  </si>
+  <si>
+    <t>33,536</t>
+  </si>
+  <si>
+    <t>1.30</t>
+  </si>
+  <si>
+    <t>76954A103</t>
+  </si>
+  <si>
+    <t>RIVN US</t>
+  </si>
+  <si>
+    <t>RIVIAN AUTOMOTIVE INC USD 0.001</t>
+  </si>
+  <si>
+    <t>256,240</t>
+  </si>
+  <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>NFLX US</t>
+  </si>
+  <si>
+    <t>NETFLIX INC USD 0.001</t>
+  </si>
+  <si>
+    <t>58,795</t>
+  </si>
+  <si>
+    <t>Y1R48E105</t>
+  </si>
+  <si>
+    <t>300750 C2</t>
+  </si>
+  <si>
+    <t>CONTEMPORARY AMPEREX TECHNO CNY 1.0</t>
+  </si>
+  <si>
+    <t>79,975</t>
+  </si>
+  <si>
+    <t>1.28</t>
   </si>
   <si>
     <t>6160 HK</t>
   </si>
   <si>
     <t>BEONE MEDICINES LTD USD 0.0001</t>
   </si>
   <si>
-    <t>332,218</t>
-[...77 lines deleted...]
-    <t>1.32</t>
+    <t>177,338</t>
+  </si>
+  <si>
+    <t>88032Q109</t>
+  </si>
+  <si>
+    <t>TCEHY US</t>
+  </si>
+  <si>
+    <t>TENCENT HLDGS LTD NPV ADR</t>
+  </si>
+  <si>
+    <t>70,407</t>
+  </si>
+  <si>
+    <t>82846H405</t>
+  </si>
+  <si>
+    <t>QXO US</t>
+  </si>
+  <si>
+    <t>QXO INC USD 0.00001</t>
+  </si>
+  <si>
+    <t>243,115</t>
+  </si>
+  <si>
+    <t>1.11</t>
+  </si>
+  <si>
+    <t>26856L103</t>
+  </si>
+  <si>
+    <t>ELF US</t>
+  </si>
+  <si>
+    <t>E L F BEAUTY INC USD 0.01</t>
+  </si>
+  <si>
+    <t>49,016</t>
+  </si>
+  <si>
+    <t>1.08</t>
   </si>
   <si>
     <t>87151X101</t>
   </si>
   <si>
     <t>SYM US</t>
   </si>
   <si>
     <t>SYMBOTIC INC USD 0.0001</t>
   </si>
   <si>
-    <t>97,407</t>
-[...17 lines deleted...]
-    <t>1.18</t>
+    <t>84,502</t>
+  </si>
+  <si>
+    <t>1.05</t>
+  </si>
+  <si>
+    <t>V5633W109</t>
+  </si>
+  <si>
+    <t>MMYT US</t>
+  </si>
+  <si>
+    <t>MAKEMYTRIP LTD USD 0.0005</t>
+  </si>
+  <si>
+    <t>59,210</t>
+  </si>
+  <si>
+    <t>0.95</t>
+  </si>
+  <si>
+    <t>Y5070V116</t>
+  </si>
+  <si>
+    <t>600519 C1</t>
+  </si>
+  <si>
+    <t>KWEICHOW MOUTAI CO LTD CNY 1.0</t>
+  </si>
+  <si>
+    <t>14,414</t>
+  </si>
+  <si>
+    <t>0.80</t>
+  </si>
+  <si>
+    <t>07725L102</t>
+  </si>
+  <si>
+    <t>ONC US</t>
+  </si>
+  <si>
+    <t>BEONE MEDICINES LTD USD 0.0001 ADR</t>
+  </si>
+  <si>
+    <t>8,179</t>
+  </si>
+  <si>
+    <t>0.77</t>
+  </si>
+  <si>
+    <t>26603R106</t>
+  </si>
+  <si>
+    <t>DUOL US</t>
+  </si>
+  <si>
+    <t>DUOLINGO INC USD 0.0001</t>
+  </si>
+  <si>
+    <t>19,464</t>
+  </si>
+  <si>
+    <t>0.74</t>
   </si>
   <si>
     <t>G65163100</t>
   </si>
   <si>
     <t>JOBY US</t>
   </si>
   <si>
     <t>JOBY AVIATION INC USD 0.0001</t>
   </si>
   <si>
-    <t>372,360</t>
-[...17 lines deleted...]
-    <t>0.83</t>
+    <t>322,915</t>
+  </si>
+  <si>
+    <t>0.70</t>
   </si>
   <si>
     <t>G4602S105</t>
   </si>
   <si>
     <t>9660 HK</t>
   </si>
   <si>
     <t>HORIZON ROBOTICS USD 0.000003</t>
   </si>
   <si>
-    <t>4,396,800</t>
-[...32 lines deleted...]
-    <t>0.64</t>
+    <t>3,813,175</t>
+  </si>
+  <si>
+    <t>0.67</t>
+  </si>
+  <si>
+    <t>Taiwan Dollar</t>
+  </si>
+  <si>
+    <t>6,914,589</t>
+  </si>
+  <si>
+    <t>0.06</t>
   </si>
   <si>
     <t>Indian Rupee</t>
   </si>
   <si>
-    <t>19,080,546</t>
-[...20 lines deleted...]
-    <t>1,215,290</t>
+    <t>9,555,037</t>
+  </si>
+  <si>
+    <t>0.03</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>-158,276</t>
+    <t>-101,230</t>
+  </si>
+  <si>
+    <t>-0.03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -676,52 +748,52 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="68.57142639160156" customWidth="1"/>
-    <col min="2" max="2" width="44.57143020629883" customWidth="1"/>
+    <col min="1" max="1" width="69.28571319580078" customWidth="1"/>
+    <col min="2" max="2" width="47.71428680419922" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
     </row>
@@ -810,60 +882,60 @@
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G41"/>
+  <dimension ref="A1:G46"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="68.57142639160156" customWidth="1"/>
+    <col min="1" max="1" width="69.28571319580078" customWidth="1"/>
     <col min="2" max="2" width="13.285714149475098" customWidth="1"/>
-    <col min="3" max="3" width="11.428571701049805" customWidth="1"/>
-    <col min="4" max="4" width="45.14285659790039" customWidth="1"/>
+    <col min="3" max="3" width="11.857142448425293" customWidth="1"/>
+    <col min="4" max="4" width="47.71428680419922" customWidth="1"/>
     <col min="5" max="5" width="12.428571701049805" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.285714149475098" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -891,907 +963,1022 @@
       </c>
       <c r="G2" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>95</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>107</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>110</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>112</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F22" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>117</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>120</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>32</v>
+        <v>115</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>122</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>125</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>127</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>130</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>58</v>
+        <v>131</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F30" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G30" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>157</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C32" s="0" t="s">
+      <c r="D32" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="E32" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="C33" s="0" t="s">
+      <c r="E33" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="D33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>32</v>
+        <v>115</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F34" s="0" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="F35" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G35" s="0" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="F36" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G36" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G37" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>126</v>
+        <v>187</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>126</v>
+        <v>188</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="E38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G38" s="0" t="s">
-        <v>194</v>
+        <v>36</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>126</v>
+        <v>192</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E39" s="0" t="s">
+      <c r="F39" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="0" t="s">
-        <v>197</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>126</v>
+        <v>197</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>126</v>
+        <v>198</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>126</v>
+        <v>202</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>126</v>
+        <v>203</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0">
+        <v>41</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0">
+        <v>42</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0">
+        <v>43</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0">
+        <v>44</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0">
+        <v>45</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>