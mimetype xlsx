--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -10,1229 +10,1391 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="393" uniqueCount="393">
-[...1 lines deleted...]
-    <t>Baillie Gifford International Alpha ETF - June 3, 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="447">
+  <si>
+    <t>Baillie Gifford International Alpha ETF - July 17, 2026</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
+    <t>SAMSUNG ELECTRS KRW 100.0 GDR 144A</t>
+  </si>
+  <si>
+    <t>5.86</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MANUF TWD 10.0</t>
+  </si>
+  <si>
+    <t>5.76</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV EUR 0.09</t>
+  </si>
+  <si>
+    <t>2.89</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG NPV</t>
+  </si>
+  <si>
+    <t>2.81</t>
+  </si>
+  <si>
     <t>TAIWAN SEMICONDUCTOR M TWD 10.0 ADR</t>
   </si>
   <si>
-    <t>10.13</t>
-[...5 lines deleted...]
-    <t>7.64</t>
+    <t>2.57</t>
+  </si>
+  <si>
+    <t>MERCADOLIBRE INC USD 0.001</t>
+  </si>
+  <si>
+    <t>2.45</t>
+  </si>
+  <si>
+    <t>DSV A/S</t>
+  </si>
+  <si>
+    <t>2.44</t>
+  </si>
+  <si>
+    <t>MEDIATEK INC TWD 10.0</t>
+  </si>
+  <si>
+    <t>2.33</t>
+  </si>
+  <si>
+    <t>ROCHE HOLDING AG CHF 0.001</t>
+  </si>
+  <si>
+    <t>2.31</t>
+  </si>
+  <si>
+    <t>TENCENT HLDGS LTD NPV ADR</t>
+  </si>
+  <si>
+    <t>2.13</t>
+  </si>
+  <si>
+    <t>CUSIP</t>
+  </si>
+  <si>
+    <t>Ticker</t>
+  </si>
+  <si>
+    <t>Instrument Name</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Weight</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>796050888</t>
+  </si>
+  <si>
+    <t>SMSN LI</t>
+  </si>
+  <si>
+    <t>2,415</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>Y84629107</t>
+  </si>
+  <si>
+    <t>2330 TT</t>
+  </si>
+  <si>
+    <t>133,200</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>N07059202</t>
+  </si>
+  <si>
+    <t>ASML NA</t>
+  </si>
+  <si>
+    <t>2,800</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>D1882G119</t>
+  </si>
+  <si>
+    <t>DB1 GR</t>
+  </si>
+  <si>
+    <t>16,674</t>
+  </si>
+  <si>
+    <t>874039100</t>
+  </si>
+  <si>
+    <t>TSM US</t>
+  </si>
+  <si>
+    <t>11,097</t>
+  </si>
+  <si>
+    <t>58733R102</t>
+  </si>
+  <si>
+    <t>MELI US</t>
+  </si>
+  <si>
+    <t>2,330</t>
+  </si>
+  <si>
+    <t>K31864117</t>
+  </si>
+  <si>
+    <t>DSV DC</t>
+  </si>
+  <si>
+    <t>16,657</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>Y5945U103</t>
+  </si>
+  <si>
+    <t>2454 TT</t>
+  </si>
+  <si>
+    <t>36,033</t>
+  </si>
+  <si>
+    <t>H69293266</t>
+  </si>
+  <si>
+    <t>ROP SW</t>
+  </si>
+  <si>
+    <t>9,962</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>88032Q109</t>
+  </si>
+  <si>
+    <t>TCEHY US</t>
+  </si>
+  <si>
+    <t>61,550</t>
+  </si>
+  <si>
+    <t>S2192Y109</t>
+  </si>
+  <si>
+    <t>DSY SJ</t>
+  </si>
+  <si>
+    <t>DISCOVERY LTD ZAR 0.001</t>
+  </si>
+  <si>
+    <t>224,198</t>
+  </si>
+  <si>
+    <t>1.99</t>
+  </si>
+  <si>
+    <t>ZAR</t>
+  </si>
+  <si>
+    <t>P1909G107</t>
+  </si>
+  <si>
+    <t>B3SA3 BZ</t>
+  </si>
+  <si>
+    <t>B3 SA - BRASIL BOLSA BALCAO NPV</t>
+  </si>
+  <si>
+    <t>1,172,126</t>
+  </si>
+  <si>
+    <t>BRL</t>
+  </si>
+  <si>
+    <t>T4R999104</t>
+  </si>
+  <si>
+    <t>FBK IM</t>
+  </si>
+  <si>
+    <t>FINECOBANK BANCA FINECO SP EUR 0.33</t>
+  </si>
+  <si>
+    <t>130,214</t>
+  </si>
+  <si>
+    <t>1.96</t>
+  </si>
+  <si>
+    <t>J76379106</t>
+  </si>
+  <si>
+    <t>6758 JP</t>
+  </si>
+  <si>
+    <t>SONY GROUP CORP JPY 1.0</t>
+  </si>
+  <si>
+    <t>156,307</t>
+  </si>
+  <si>
+    <t>1.87</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>Y9T10P105</t>
+  </si>
+  <si>
+    <t>UOB SP</t>
+  </si>
+  <si>
+    <t>UTD O/S BA NPV</t>
+  </si>
+  <si>
+    <t>97,005</t>
+  </si>
+  <si>
+    <t>1.85</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>767204100</t>
+  </si>
+  <si>
+    <t>RIO US</t>
+  </si>
+  <si>
+    <t>RIO TINTO PLC 10P ADR</t>
+  </si>
+  <si>
+    <t>35,035</t>
+  </si>
+  <si>
+    <t>1.79</t>
+  </si>
+  <si>
+    <t>J7772M102</t>
+  </si>
+  <si>
+    <t>8309 JP</t>
+  </si>
+  <si>
+    <t>SUMITOMO MITSUI TRUST GROUP INC NPV</t>
+  </si>
+  <si>
+    <t>73,583</t>
+  </si>
+  <si>
+    <t>1.72</t>
+  </si>
+  <si>
+    <t>F12033134</t>
+  </si>
+  <si>
+    <t>BN FP</t>
+  </si>
+  <si>
+    <t>DANONE EUR 0.25</t>
+  </si>
+  <si>
+    <t>35,591</t>
+  </si>
+  <si>
+    <t>1.67</t>
+  </si>
+  <si>
+    <t>Y1R48E105</t>
+  </si>
+  <si>
+    <t>300750 C2</t>
+  </si>
+  <si>
+    <t>CONTEMPORARY AMPEREX TECHNO CNY 1.0</t>
+  </si>
+  <si>
+    <t>54,500</t>
+  </si>
+  <si>
+    <t>CNY</t>
+  </si>
+  <si>
+    <t>550372106</t>
+  </si>
+  <si>
+    <t>LUN CN</t>
+  </si>
+  <si>
+    <t>LUNDIN MNG CORP NPV</t>
+  </si>
+  <si>
+    <t>121,305</t>
+  </si>
+  <si>
+    <t>1.64</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>D345XT105</t>
+  </si>
+  <si>
+    <t>G24 GR</t>
+  </si>
+  <si>
+    <t>SCOUT24 SE 144A</t>
+  </si>
+  <si>
+    <t>33,743</t>
+  </si>
+  <si>
+    <t>1.62</t>
+  </si>
+  <si>
+    <t>G25508105</t>
+  </si>
+  <si>
+    <t>CRH US</t>
+  </si>
+  <si>
+    <t>CRH PLC EUR 0.32</t>
+  </si>
+  <si>
+    <t>26,977</t>
+  </si>
+  <si>
+    <t>1.61</t>
+  </si>
+  <si>
+    <t>783513203</t>
+  </si>
+  <si>
+    <t>RYAAY US</t>
+  </si>
+  <si>
+    <t>RYANAIR HLDGS PLC EUR 0.006 ADR</t>
+  </si>
+  <si>
+    <t>40,626</t>
+  </si>
+  <si>
+    <t>1.52</t>
+  </si>
+  <si>
+    <t>W25381141</t>
+  </si>
+  <si>
+    <t>SEBA SS</t>
+  </si>
+  <si>
+    <t>SKAND ENSK SER A NPV</t>
+  </si>
+  <si>
+    <t>120,071</t>
+  </si>
+  <si>
+    <t>1.51</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>J86957115</t>
+  </si>
+  <si>
+    <t>8035 JP</t>
+  </si>
+  <si>
+    <t>TOKYO ELECTRON LTD NPV</t>
+  </si>
+  <si>
+    <t>6,030</t>
+  </si>
+  <si>
+    <t>1.49</t>
+  </si>
+  <si>
+    <t>71654V408</t>
+  </si>
+  <si>
+    <t>PBR US</t>
+  </si>
+  <si>
+    <t>PETROLEO BRASILEIRO SA PETR NPV ADR</t>
+  </si>
+  <si>
+    <t>149,047</t>
+  </si>
+  <si>
+    <t>1.47</t>
+  </si>
+  <si>
+    <t>G2519Y108</t>
+  </si>
+  <si>
+    <t>BAP US</t>
+  </si>
+  <si>
+    <t>CREDICORP LTD USD 5.0</t>
+  </si>
+  <si>
+    <t>6,694</t>
+  </si>
+  <si>
+    <t>K7317J133</t>
+  </si>
+  <si>
+    <t>NSISB DC</t>
+  </si>
+  <si>
+    <t>NOVONESIS NOVOZYMES B DKK 2.0</t>
+  </si>
+  <si>
+    <t>38,959</t>
+  </si>
+  <si>
+    <t>1.44</t>
+  </si>
+  <si>
+    <t>Y6S40V103</t>
+  </si>
+  <si>
+    <t>000333 C2</t>
+  </si>
+  <si>
+    <t>MIDEA GROUP CO LTD CNY 1.0</t>
+  </si>
+  <si>
+    <t>210,800</t>
+  </si>
+  <si>
+    <t>T9200M109</t>
+  </si>
+  <si>
+    <t>TPRO IM</t>
+  </si>
+  <si>
+    <t>TECHNOPROBE SPA NPV</t>
+  </si>
+  <si>
+    <t>68,414</t>
+  </si>
+  <si>
+    <t>1.36</t>
+  </si>
+  <si>
+    <t>21037X100</t>
+  </si>
+  <si>
+    <t>CSU CN</t>
+  </si>
+  <si>
+    <t>CONSTELLATION SOFTWARE INC NPV</t>
+  </si>
+  <si>
+    <t>1,192</t>
+  </si>
+  <si>
+    <t>1.35</t>
+  </si>
+  <si>
+    <t>Y69790106</t>
+  </si>
+  <si>
+    <t>2318 HK</t>
+  </si>
+  <si>
+    <t>PING AN INSURANCE CNY 1.0 2318 HK</t>
+  </si>
+  <si>
+    <t>338,346</t>
+  </si>
+  <si>
+    <t>1.34</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>Y3119P190</t>
+  </si>
+  <si>
+    <t>HDFCB IN</t>
+  </si>
+  <si>
+    <t>HDFC BANK LTD INR 1.0</t>
+  </si>
+  <si>
+    <t>281,064</t>
+  </si>
+  <si>
+    <t>1.33</t>
+  </si>
+  <si>
+    <t>INR</t>
+  </si>
+  <si>
+    <t>G52654103</t>
+  </si>
+  <si>
+    <t>KSP ID</t>
+  </si>
+  <si>
+    <t>KINGSPAN GROUP PLC EUR 0.13</t>
+  </si>
+  <si>
+    <t>26,288</t>
+  </si>
+  <si>
+    <t>1.32</t>
+  </si>
+  <si>
+    <t>N4447S106</t>
+  </si>
+  <si>
+    <t>IMCD NA</t>
+  </si>
+  <si>
+    <t>IMCD NV EUR 0.16</t>
+  </si>
+  <si>
+    <t>21,481</t>
+  </si>
+  <si>
+    <t>1.28</t>
+  </si>
+  <si>
+    <t>J75734103</t>
+  </si>
+  <si>
+    <t>6273 JP</t>
+  </si>
+  <si>
+    <t>SMC CORP NPV</t>
+  </si>
+  <si>
+    <t>4,782</t>
+  </si>
+  <si>
+    <t>1.22</t>
+  </si>
+  <si>
+    <t>F3192L109</t>
+  </si>
+  <si>
+    <t>EDEN FP</t>
+  </si>
+  <si>
+    <t>EDENRED SE EUR 2.0</t>
+  </si>
+  <si>
+    <t>70,790</t>
+  </si>
+  <si>
+    <t>1.20</t>
+  </si>
+  <si>
+    <t>001317205</t>
+  </si>
+  <si>
+    <t>AAGIY US</t>
+  </si>
+  <si>
+    <t>AIA GROUP LTD HKD 1.0 ADR</t>
+  </si>
+  <si>
+    <t>53,345</t>
+  </si>
+  <si>
+    <t>1.17</t>
+  </si>
+  <si>
+    <t>H25662182</t>
+  </si>
+  <si>
+    <t>CFR SW</t>
+  </si>
+  <si>
+    <t>CIE FINANCIERE RICHEMONT SA CHF 1.0</t>
+  </si>
+  <si>
+    <t>8,327</t>
+  </si>
+  <si>
+    <t>1.15</t>
+  </si>
+  <si>
+    <t>J32491102</t>
+  </si>
+  <si>
+    <t>6861 JP</t>
+  </si>
+  <si>
+    <t>KEYENCE CO NPV</t>
+  </si>
+  <si>
+    <t>4,410</t>
+  </si>
+  <si>
+    <t>1.14</t>
+  </si>
+  <si>
+    <t>J7596P109</t>
+  </si>
+  <si>
+    <t>9984 JP</t>
+  </si>
+  <si>
+    <t>SOFTBANK GROUP CORP NPV</t>
+  </si>
+  <si>
+    <t>54,449</t>
+  </si>
+  <si>
+    <t>1.13</t>
+  </si>
+  <si>
+    <t>G87572163</t>
+  </si>
+  <si>
+    <t>700 HK</t>
+  </si>
+  <si>
+    <t>TENCENT HOLDINGS LTD HKD 0.00002</t>
+  </si>
+  <si>
+    <t>32,200</t>
+  </si>
+  <si>
+    <t>1.12</t>
+  </si>
+  <si>
+    <t>G32655105</t>
+  </si>
+  <si>
+    <t>EXPN LN</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC USD 0.10</t>
+  </si>
+  <si>
+    <t>54,442</t>
+  </si>
+  <si>
+    <t>1.11</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>B5337G162</t>
+  </si>
+  <si>
+    <t>KBC BB</t>
+  </si>
+  <si>
+    <t>KBC GROUP NV NPV</t>
+  </si>
+  <si>
+    <t>13,574</t>
+  </si>
+  <si>
+    <t>1.07</t>
+  </si>
+  <si>
+    <t>J6433A101</t>
+  </si>
+  <si>
+    <t>6098 JP</t>
+  </si>
+  <si>
+    <t>RECRUIT HOLDINGS CO LTD JPY 1.0</t>
+  </si>
+  <si>
+    <t>23,840</t>
+  </si>
+  <si>
+    <t>1.05</t>
+  </si>
+  <si>
+    <t>H7140B103</t>
+  </si>
+  <si>
+    <t>SDZ SW</t>
+  </si>
+  <si>
+    <t>SANDOZ GROUP AG CHF 0.05</t>
+  </si>
+  <si>
+    <t>23,435</t>
+  </si>
+  <si>
+    <t>1.04</t>
+  </si>
+  <si>
+    <t>82509L107</t>
+  </si>
+  <si>
+    <t>SHOP US</t>
+  </si>
+  <si>
+    <t>SHOPIFY INC NPV</t>
+  </si>
+  <si>
+    <t>14,690</t>
+  </si>
+  <si>
+    <t>81141R100</t>
+  </si>
+  <si>
+    <t>SE US</t>
+  </si>
+  <si>
+    <t>SEA LTD USD 0.0005 ADR</t>
+  </si>
+  <si>
+    <t>16,274</t>
+  </si>
+  <si>
+    <t>0.98</t>
+  </si>
+  <si>
+    <t>G75754104</t>
+  </si>
+  <si>
+    <t>RIO LN</t>
   </si>
   <si>
     <t>RIO TINTO PLC ORD GBP 0.10</t>
   </si>
   <si>
-    <t>3.24</t>
-[...191 lines deleted...]
-    <t>ZAR</t>
+    <t>18,211</t>
+  </si>
+  <si>
+    <t>0.93</t>
+  </si>
+  <si>
+    <t>N3501V104</t>
+  </si>
+  <si>
+    <t>ADYEN NA</t>
+  </si>
+  <si>
+    <t>ADYEN NV EUR 0.01</t>
+  </si>
+  <si>
+    <t>1,683</t>
+  </si>
+  <si>
+    <t>J55053128</t>
+  </si>
+  <si>
+    <t>4612 JP</t>
+  </si>
+  <si>
+    <t>NIPPON PAINT HOLDINGS CO LTD NPV</t>
+  </si>
+  <si>
+    <t>245,380</t>
+  </si>
+  <si>
+    <t>0.92</t>
+  </si>
+  <si>
+    <t>87241L109</t>
+  </si>
+  <si>
+    <t>TFII CN</t>
+  </si>
+  <si>
+    <t>TFI INTL INC NPV</t>
+  </si>
+  <si>
+    <t>10,339</t>
+  </si>
+  <si>
+    <t>85853F105</t>
+  </si>
+  <si>
+    <t>SJ CN</t>
+  </si>
+  <si>
+    <t>STELLA-JONES INC NPV</t>
+  </si>
+  <si>
+    <t>28,640</t>
+  </si>
+  <si>
+    <t>F92124100</t>
+  </si>
+  <si>
+    <t>TTE FP</t>
+  </si>
+  <si>
+    <t>TOTAL ENERGIES SE 2.5</t>
+  </si>
+  <si>
+    <t>20,189</t>
+  </si>
+  <si>
+    <t>0.91</t>
+  </si>
+  <si>
+    <t>F58485115</t>
+  </si>
+  <si>
+    <t>MC FP</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY VUITTON SE</t>
+  </si>
+  <si>
+    <t>2,754</t>
+  </si>
+  <si>
+    <t>0.90</t>
+  </si>
+  <si>
+    <t>D66992104</t>
+  </si>
+  <si>
+    <t>SAP GR</t>
+  </si>
+  <si>
+    <t>SAP SE NPV</t>
+  </si>
+  <si>
+    <t>9,959</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>P31076105</t>
+  </si>
+  <si>
+    <t>CPA US</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COPA HOLDI NPV CLASS  A</t>
+  </si>
+  <si>
+    <t>10,686</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>N0610Q109</t>
+  </si>
+  <si>
+    <t>ARGX BB</t>
+  </si>
+  <si>
+    <t>ARGENX SE EUR 0.1</t>
+  </si>
+  <si>
+    <t>1,697</t>
+  </si>
+  <si>
+    <t>0.82</t>
+  </si>
+  <si>
+    <t>48581R205</t>
+  </si>
+  <si>
+    <t>KSPI US</t>
+  </si>
+  <si>
+    <t>KASPI KZ JSC KZT 1.0 ADR</t>
+  </si>
+  <si>
+    <t>16,252</t>
+  </si>
+  <si>
+    <t>0.80</t>
+  </si>
+  <si>
+    <t>G8190F102</t>
+  </si>
+  <si>
+    <t>6415 TT</t>
+  </si>
+  <si>
+    <t>SILERGY CORP TWD 2.5</t>
+  </si>
+  <si>
+    <t>96,245</t>
+  </si>
+  <si>
+    <t>904767803</t>
+  </si>
+  <si>
+    <t>UL US</t>
+  </si>
+  <si>
+    <t>UNILEVER PLC 3.11P ADR</t>
+  </si>
+  <si>
+    <t>21,942</t>
+  </si>
+  <si>
+    <t>0.78</t>
+  </si>
+  <si>
+    <t>J4659A103</t>
+  </si>
+  <si>
+    <t>3994 JP</t>
+  </si>
+  <si>
+    <t>MONEY FORWARD INC JPY 1.0</t>
+  </si>
+  <si>
+    <t>40,177</t>
+  </si>
+  <si>
+    <t>0.73</t>
+  </si>
+  <si>
+    <t>L8681T102</t>
+  </si>
+  <si>
+    <t>SPOT US</t>
+  </si>
+  <si>
+    <t>SPOTIFY TECHNOLOGY SA EUR 0.000625</t>
+  </si>
+  <si>
+    <t>2,717</t>
+  </si>
+  <si>
+    <t>R7445C102</t>
+  </si>
+  <si>
+    <t>SALM NO</t>
+  </si>
+  <si>
+    <t>SALMAR ASA NOK 0.25</t>
+  </si>
+  <si>
+    <t>25,392</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>D6349P107</t>
+  </si>
+  <si>
+    <t>RAA GR</t>
+  </si>
+  <si>
+    <t>RATIONAL AG NPV</t>
+  </si>
+  <si>
+    <t>1,719</t>
+  </si>
+  <si>
+    <t>0.72</t>
+  </si>
+  <si>
+    <t>J50883107</t>
+  </si>
+  <si>
+    <t>2127 JP</t>
+  </si>
+  <si>
+    <t>NIHON M+A CENTER HOLDINGS INC NPV</t>
+  </si>
+  <si>
+    <t>304,114</t>
+  </si>
+  <si>
+    <t>0.71</t>
+  </si>
+  <si>
+    <t>Y3R55N101</t>
+  </si>
+  <si>
+    <t>ICICIGI IN</t>
+  </si>
+  <si>
+    <t>ICICI LOMBARD GENERAL INR 10.0 144A</t>
+  </si>
+  <si>
+    <t>73,915</t>
+  </si>
+  <si>
+    <t>0.70</t>
+  </si>
+  <si>
+    <t>F65277109</t>
+  </si>
+  <si>
+    <t>NEX FP</t>
+  </si>
+  <si>
+    <t>NEXANS SA EUR 1.0</t>
+  </si>
+  <si>
+    <t>8,002</t>
+  </si>
+  <si>
+    <t>0.69</t>
+  </si>
+  <si>
+    <t>W1R924229</t>
+  </si>
+  <si>
+    <t>ATCOB SS</t>
+  </si>
+  <si>
+    <t>ATLAS COPCO AB SEK 0.639</t>
+  </si>
+  <si>
+    <t>67,422</t>
+  </si>
+  <si>
+    <t>0.68</t>
+  </si>
+  <si>
+    <t>J94104114</t>
+  </si>
+  <si>
+    <t>8113 JP</t>
+  </si>
+  <si>
+    <t>UNICHARM CORP NPV</t>
+  </si>
+  <si>
+    <t>197,144</t>
+  </si>
+  <si>
+    <t>0.66</t>
+  </si>
+  <si>
+    <t>J46583100</t>
+  </si>
+  <si>
+    <t>3064 JP</t>
+  </si>
+  <si>
+    <t>MONOTARO CO LTD NPV</t>
+  </si>
+  <si>
+    <t>95,875</t>
+  </si>
+  <si>
+    <t>N5505D105</t>
+  </si>
+  <si>
+    <t>MICC LN</t>
+  </si>
+  <si>
+    <t>MAGNUM ICE CREAM CO NV/THE EUR 3.5</t>
+  </si>
+  <si>
+    <t>60,771</t>
+  </si>
+  <si>
+    <t>0.64</t>
   </si>
   <si>
     <t>Y002A1105</t>
   </si>
   <si>
     <t>1299 HK</t>
   </si>
   <si>
     <t>AIA GROUP LTD NPV</t>
   </si>
   <si>
-    <t>114,600</t>
-[...200 lines deleted...]
-    <t>8,832</t>
+    <t>112,000</t>
+  </si>
+  <si>
+    <t>0.61</t>
+  </si>
+  <si>
+    <t>88034P109</t>
+  </si>
+  <si>
+    <t>TME US</t>
+  </si>
+  <si>
+    <t>TENCENT MUSIC ENTM USD 0.000083 ADR</t>
+  </si>
+  <si>
+    <t>116,838</t>
+  </si>
+  <si>
+    <t>J72262108</t>
+  </si>
+  <si>
+    <t>7309 JP</t>
+  </si>
+  <si>
+    <t>SHIMANO INC NPV</t>
+  </si>
+  <si>
+    <t>9,082</t>
+  </si>
+  <si>
+    <t>0.57</t>
+  </si>
+  <si>
+    <t>J51699106</t>
+  </si>
+  <si>
+    <t>7974 JP</t>
+  </si>
+  <si>
+    <t>NINTENDO CO LTD NPV</t>
+  </si>
+  <si>
+    <t>21,927</t>
+  </si>
+  <si>
+    <t>0.54</t>
+  </si>
+  <si>
+    <t>722304102</t>
+  </si>
+  <si>
+    <t>PDD US</t>
+  </si>
+  <si>
+    <t>PDD HLDGS INC USD 0.00002 ADR</t>
+  </si>
+  <si>
+    <t>10,393</t>
+  </si>
+  <si>
+    <t>0.51</t>
+  </si>
+  <si>
+    <t>Y5070V116</t>
+  </si>
+  <si>
+    <t>600519 C1</t>
+  </si>
+  <si>
+    <t>KWEICHOW MOUTAI CO LTD CNY 1.0</t>
+  </si>
+  <si>
+    <t>4,700</t>
+  </si>
+  <si>
+    <t>0.49</t>
   </si>
   <si>
     <t>W1R924252</t>
   </si>
   <si>
     <t>ATCOA SS</t>
   </si>
   <si>
     <t>ATLAS COPCO AB SEK 0.16</t>
   </si>
   <si>
     <t>40,193</t>
   </si>
   <si>
-    <t>1.20</t>
-[...158 lines deleted...]
-    <t>1.03</t>
+    <t>0.46</t>
   </si>
   <si>
     <t>G92087348</t>
   </si>
   <si>
     <t>ULVR LN</t>
   </si>
   <si>
     <t>UNILEVER PLC 0.031111P</t>
   </si>
   <si>
-    <t>12,094</t>
-[...266 lines deleted...]
-    <t>2,224</t>
+    <t>11,437</t>
+  </si>
+  <si>
+    <t>0.40</t>
+  </si>
+  <si>
+    <t>09075V102</t>
+  </si>
+  <si>
+    <t>BNTX US</t>
+  </si>
+  <si>
+    <t>BIONTECH SE NPV ADR</t>
+  </si>
+  <si>
+    <t>7,501</t>
+  </si>
+  <si>
+    <t>0.39</t>
+  </si>
+  <si>
+    <t>Y9892H107</t>
+  </si>
+  <si>
+    <t>2899 HK</t>
+  </si>
+  <si>
+    <t>ZIJIN MINING GROUP CO LTD CNY 0.1</t>
+  </si>
+  <si>
+    <t>155,056</t>
+  </si>
+  <si>
+    <t>0.34</t>
+  </si>
+  <si>
+    <t>T19377109</t>
+  </si>
+  <si>
+    <t>BSP US</t>
+  </si>
+  <si>
+    <t>BENDING SPOONS SPA NPV</t>
+  </si>
+  <si>
+    <t>13,901</t>
+  </si>
+  <si>
+    <t>0.25</t>
   </si>
   <si>
     <t>Y6S40V111</t>
   </si>
   <si>
     <t>300 HK</t>
   </si>
   <si>
-    <t>MIDEA GROUP CO LTD CNY 1.0</t>
-[...1 lines deleted...]
-  <si>
     <t>35,600</t>
   </si>
   <si>
-    <t>0.62</t>
-[...272 lines deleted...]
-    <t>0</t>
+    <t>0.24</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Japanese Yen</t>
+  </si>
+  <si>
+    <t>1,778,376</t>
+  </si>
+  <si>
+    <t>0.01</t>
+  </si>
+  <si>
+    <t>Euro</t>
+  </si>
+  <si>
+    <t>1,983</t>
   </si>
   <si>
     <t>0.00</t>
   </si>
   <si>
-    <t/>
+    <t>Brazilian Real</t>
+  </si>
+  <si>
+    <t>-6,689,147</t>
+  </si>
+  <si>
+    <t>-0.74</t>
+  </si>
+  <si>
+    <t>Indian Rupee</t>
+  </si>
+  <si>
+    <t>-254,927,723</t>
+  </si>
+  <si>
+    <t>-1.49</t>
+  </si>
+  <si>
+    <t>Taiwan Dollar</t>
+  </si>
+  <si>
+    <t>-451,786,234</t>
+  </si>
+  <si>
+    <t>-7.91</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1249,52 +1411,52 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="61.57143020629883" customWidth="1"/>
-    <col min="2" max="2" width="47.14285659790039" customWidth="1"/>
+    <col min="1" max="1" width="62.28571319580078" customWidth="1"/>
+    <col min="2" max="2" width="47.71428680419922" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
     </row>
@@ -1383,61 +1545,61 @@
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G79"/>
+  <dimension ref="A1:G90"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="61.57143020629883" customWidth="1"/>
+    <col min="1" max="1" width="62.28571319580078" customWidth="1"/>
     <col min="2" max="2" width="13.285714149475098" customWidth="1"/>
-    <col min="3" max="3" width="11.428571701049805" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.857142448425293" customWidth="1"/>
+    <col min="3" max="3" width="11.857142448425293" customWidth="1"/>
+    <col min="4" max="4" width="47.71428680419922" customWidth="1"/>
+    <col min="5" max="5" width="14.428571701049805" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.285714149475098" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>28</v>
@@ -1464,1781 +1626,2034 @@
       </c>
       <c r="G2" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="F13" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="D14" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G14" s="0" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="D18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="D19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="F20" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="E22" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="E22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G22" s="0" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="E23" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G23" s="0" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="E24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G24" s="0" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="E25" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="D26" s="0" t="s">
+      <c r="E26" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="0" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>148</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>150</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>148</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>154</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>159</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>43</v>
+        <v>111</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="C31" s="0" t="s">
+      <c r="D31" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="E31" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="0" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="C32" s="0" t="s">
+      <c r="D32" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="E32" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>47</v>
+        <v>117</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="C33" s="0" t="s">
+      <c r="D33" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="D33" s="0" t="s">
+      <c r="E33" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="E33" s="0" t="s">
+      <c r="F33" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="F33" s="0" t="s">
+      <c r="G33" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>182</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>47</v>
+        <v>183</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>211</v>
+        <v>60</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>58</v>
+        <v>85</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>66</v>
+        <v>177</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>32</v>
+        <v>234</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>47</v>
+        <v>234</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>47</v>
+        <v>117</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="F54" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G54" s="0" t="s">
-        <v>32</v>
+        <v>117</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>308</v>
+        <v>319</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="F65" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="E65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G65" s="0" t="s">
-        <v>83</v>
+        <v>333</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>83</v>
+        <v>183</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>32</v>
+        <v>138</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>83</v>
+        <v>234</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>83</v>
+        <v>177</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>295</v>
+        <v>397</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>297</v>
+        <v>399</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>392</v>
+        <v>111</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0">
+        <v>79</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0">
+        <v>80</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0">
+        <v>81</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0">
+        <v>82</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0">
+        <v>83</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0">
+        <v>84</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0">
+        <v>85</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0">
+        <v>86</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0">
+        <v>87</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0">
+        <v>88</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0">
+        <v>89</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>