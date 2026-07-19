--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -10,593 +10,581 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="181">
-[...1 lines deleted...]
-    <t>Baillie Gifford International Concentrated Growth ETF - June 3, 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="177">
+  <si>
+    <t>Baillie Gifford International Concentrated Growth ETF - July 17, 2026</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
+    <t>TAIWAN SEMICONDUCTOR MANUF TWD 10.0</t>
+  </si>
+  <si>
+    <t>14.07</t>
+  </si>
+  <si>
     <t>MERCADOLIBRE INC USD 0.001</t>
   </si>
   <si>
-    <t>9.42</t>
+    <t>8.97</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA EUR 0.000625</t>
   </si>
   <si>
-    <t>9.24</t>
+    <t>7.41</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV EUR 0.09</t>
+  </si>
+  <si>
+    <t>5.99</t>
   </si>
   <si>
     <t>NVIDIA CORP USD 0.001</t>
   </si>
   <si>
-    <t>6.37</t>
-[...11 lines deleted...]
-    <t>4.94</t>
+    <t>5.60</t>
+  </si>
+  <si>
+    <t>SEA LTD USD 0.0005 ADR</t>
+  </si>
+  <si>
+    <t>4.64</t>
+  </si>
+  <si>
+    <t>FERRARI NV EUR 0.01</t>
+  </si>
+  <si>
+    <t>3.91</t>
+  </si>
+  <si>
+    <t>ADYEN NV EUR 0.01</t>
+  </si>
+  <si>
+    <t>3.87</t>
   </si>
   <si>
     <t>SHOPIFY INC NPV</t>
   </si>
   <si>
-    <t>4.90</t>
-[...17 lines deleted...]
-    <t>4.27</t>
+    <t>3.79</t>
   </si>
   <si>
     <t>NU HOLDINGS LTD/CAYMAN USD 0.000007</t>
   </si>
   <si>
-    <t>4.21</t>
+    <t>3.61</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Instrument Name</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>Y84629107</t>
+  </si>
+  <si>
+    <t>2330 TT</t>
+  </si>
+  <si>
+    <t>186,671</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
     <t>58733R102</t>
   </si>
   <si>
     <t>MELI US</t>
   </si>
   <si>
-    <t>4,896</t>
+    <t>4,902</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>L8681T102</t>
   </si>
   <si>
     <t>SPOT US</t>
   </si>
   <si>
-    <t>16,031</t>
+    <t>15,807</t>
+  </si>
+  <si>
+    <t>N07059202</t>
+  </si>
+  <si>
+    <t>ASML NA</t>
+  </si>
+  <si>
+    <t>3,326</t>
+  </si>
+  <si>
+    <t>EUR</t>
   </si>
   <si>
     <t>67066G104</t>
   </si>
   <si>
     <t>NVDA US</t>
   </si>
   <si>
-    <t>24,855</t>
-[...20 lines deleted...]
-    <t>49,918</t>
+    <t>27,429</t>
+  </si>
+  <si>
+    <t>81141R100</t>
+  </si>
+  <si>
+    <t>SE US</t>
+  </si>
+  <si>
+    <t>44,357</t>
+  </si>
+  <si>
+    <t>N3167Y103</t>
+  </si>
+  <si>
+    <t>RACE IM</t>
+  </si>
+  <si>
+    <t>10,401</t>
+  </si>
+  <si>
+    <t>N3501V104</t>
+  </si>
+  <si>
+    <t>ADYEN NA</t>
+  </si>
+  <si>
+    <t>4,021</t>
   </si>
   <si>
     <t>82509L107</t>
   </si>
   <si>
     <t>SHOP US</t>
   </si>
   <si>
-    <t>36,446</t>
-[...26 lines deleted...]
-    <t>39,911</t>
+    <t>30,803</t>
   </si>
   <si>
     <t>G6683N103</t>
   </si>
   <si>
     <t>NU US</t>
   </si>
   <si>
-    <t>306,611</t>
-[...14 lines deleted...]
-    <t>3.82</t>
+    <t>265,842</t>
   </si>
   <si>
     <t>88032Q109</t>
   </si>
   <si>
     <t>TCEHY US</t>
   </si>
   <si>
     <t>TENCENT HLDGS LTD NPV ADR</t>
   </si>
   <si>
-    <t>52,448</t>
-[...2 lines deleted...]
-    <t>3.64</t>
+    <t>58,275</t>
+  </si>
+  <si>
+    <t>3.52</t>
   </si>
   <si>
     <t>F48051100</t>
   </si>
   <si>
     <t>RMS FP</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL SCA NPV</t>
   </si>
   <si>
-    <t>1,559</t>
-[...2 lines deleted...]
-    <t>3.34</t>
+    <t>1,749</t>
+  </si>
+  <si>
+    <t>3.36</t>
   </si>
   <si>
     <t>D1T0KZ103</t>
   </si>
   <si>
     <t>DHER GR</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 144A</t>
   </si>
   <si>
-    <t>59,080</t>
-[...2 lines deleted...]
-    <t>3.03</t>
+    <t>65,654</t>
+  </si>
+  <si>
+    <t>2.83</t>
+  </si>
+  <si>
+    <t>G9723Y105</t>
+  </si>
+  <si>
+    <t>WISE LN</t>
+  </si>
+  <si>
+    <t>WISE GROUP PLC USD 0.01</t>
+  </si>
+  <si>
+    <t>213,498</t>
+  </si>
+  <si>
+    <t>2.69</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>G59669104</t>
+  </si>
+  <si>
+    <t>3690 HK</t>
+  </si>
+  <si>
+    <t>MEITUAN</t>
+  </si>
+  <si>
+    <t>226,153</t>
+  </si>
+  <si>
+    <t>2.48</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>Y8085F100</t>
+  </si>
+  <si>
+    <t>000660 KS</t>
+  </si>
+  <si>
+    <t>SK HYNIX INC KRW 5000.0</t>
+  </si>
+  <si>
+    <t>2,002</t>
+  </si>
+  <si>
+    <t>2.45</t>
+  </si>
+  <si>
+    <t>KRW</t>
   </si>
   <si>
     <t>05606L100</t>
   </si>
   <si>
     <t>BYDDY US</t>
   </si>
   <si>
     <t>BYD CO LTD NPV ADR</t>
   </si>
   <si>
-    <t>189,945</t>
-[...38 lines deleted...]
-    <t>HKD</t>
+    <t>211,048</t>
+  </si>
+  <si>
+    <t>2.38</t>
   </si>
   <si>
     <t>22266T109</t>
   </si>
   <si>
     <t>CPNG US</t>
   </si>
   <si>
     <t>COUPANG INC USD 0.0001</t>
   </si>
   <si>
-    <t>122,463</t>
-[...2 lines deleted...]
-    <t>2.36</t>
+    <t>136,080</t>
+  </si>
+  <si>
+    <t>2.26</t>
+  </si>
+  <si>
+    <t>W1R924229</t>
+  </si>
+  <si>
+    <t>ATCOB SS</t>
+  </si>
+  <si>
+    <t>ATLAS COPCO AB SEK 0.639</t>
+  </si>
+  <si>
+    <t>127,178</t>
+  </si>
+  <si>
+    <t>2.25</t>
+  </si>
+  <si>
+    <t>SEK</t>
   </si>
   <si>
     <t>F5433L103</t>
   </si>
   <si>
     <t>KER FP</t>
   </si>
   <si>
     <t>KERING SA EUR 4.0</t>
   </si>
   <si>
-    <t>6,851</t>
-[...20 lines deleted...]
-    <t>SEK</t>
+    <t>7,611</t>
+  </si>
+  <si>
+    <t>2.19</t>
   </si>
   <si>
     <t>F58149133</t>
   </si>
   <si>
     <t>OR FP</t>
   </si>
   <si>
     <t>LOREAL SA EUR 0.2</t>
   </si>
   <si>
-    <t>4,480</t>
-[...14 lines deleted...]
-    <t>4,419</t>
+    <t>4,974</t>
+  </si>
+  <si>
+    <t>2.14</t>
   </si>
   <si>
     <t>722304102</t>
   </si>
   <si>
     <t>PDD US</t>
   </si>
   <si>
     <t>PDD HLDGS INC USD 0.00002 ADR</t>
   </si>
   <si>
-    <t>22,185</t>
-[...2 lines deleted...]
-    <t>2.25</t>
+    <t>24,655</t>
+  </si>
+  <si>
+    <t>2.10</t>
+  </si>
+  <si>
+    <t>60770K107</t>
+  </si>
+  <si>
+    <t>MRNA US</t>
+  </si>
+  <si>
+    <t>MODERNA INC USD 0.0001</t>
+  </si>
+  <si>
+    <t>29,540</t>
+  </si>
+  <si>
+    <t>1.84</t>
   </si>
   <si>
     <t>F4606F100</t>
   </si>
   <si>
-    <t>GOE FP</t>
+    <t>EXA FP</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES SA EUR 1.0 144A</t>
   </si>
   <si>
-    <t>9,634</t>
-[...17 lines deleted...]
-    <t>1.39</t>
+    <t>10,698</t>
+  </si>
+  <si>
+    <t>1.49</t>
+  </si>
+  <si>
+    <t>Y1R48E105</t>
+  </si>
+  <si>
+    <t>300750 C2</t>
+  </si>
+  <si>
+    <t>CONTEMPORARY AMPEREX TECHNO CNY 1.0</t>
+  </si>
+  <si>
+    <t>21,400</t>
+  </si>
+  <si>
+    <t>1.14</t>
+  </si>
+  <si>
+    <t>CNY</t>
   </si>
   <si>
     <t>G6718L106</t>
   </si>
   <si>
     <t>OCDO LN</t>
   </si>
   <si>
     <t>OCADO GROUP PLC 2P</t>
   </si>
   <si>
-    <t>364,840</t>
-[...2 lines deleted...]
-    <t>1.16</t>
+    <t>405,374</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>J4697J108</t>
+  </si>
+  <si>
+    <t>2413 JP</t>
+  </si>
+  <si>
+    <t>M3 INC NPV</t>
+  </si>
+  <si>
+    <t>70,568</t>
+  </si>
+  <si>
+    <t>0.82</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>K72807140</t>
+  </si>
+  <si>
+    <t>NOVOB DC</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK A/S DKK 0.1</t>
+  </si>
+  <si>
+    <t>14,005</t>
+  </si>
+  <si>
+    <t>0.71</t>
+  </si>
+  <si>
+    <t>DKK</t>
   </si>
   <si>
     <t>W5139V844</t>
   </si>
   <si>
     <t>KINVB SS</t>
   </si>
   <si>
     <t>KINNEVIK AB SEK 0.1</t>
   </si>
   <si>
-    <t>106,006</t>
-[...38 lines deleted...]
-    <t>DKK</t>
+    <t>117,786</t>
+  </si>
+  <si>
+    <t>0.62</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>CHINESE R YUAN HK OFFSHORE</t>
-[...2 lines deleted...]
-    <t>248,157</t>
+    <t>Taiwan Dollar</t>
+  </si>
+  <si>
+    <t>826,642</t>
+  </si>
+  <si>
+    <t>0.03</t>
+  </si>
+  <si>
+    <t>Swedish Krona</t>
+  </si>
+  <si>
+    <t>44,900</t>
   </si>
   <si>
     <t>0.00</t>
   </si>
   <si>
-    <t>CNH</t>
+    <t>Danish Krone</t>
+  </si>
+  <si>
+    <t>28,504</t>
   </si>
   <si>
     <t>Japanese Yen</t>
   </si>
   <si>
-    <t>1,453,020</t>
-[...17 lines deleted...]
-    <t>CNY</t>
+    <t>269,971</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>-58,901</t>
-[...17 lines deleted...]
-    <t>28,504</t>
+    <t>13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -613,52 +601,52 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="80.14286041259766" customWidth="1"/>
-    <col min="2" max="2" width="45.14285659790039" customWidth="1"/>
+    <col min="1" max="1" width="80.85713958740234" customWidth="1"/>
+    <col min="2" max="2" width="47.71428680419922" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
     </row>
@@ -747,61 +735,61 @@
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G38"/>
+  <dimension ref="A1:G35"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="80.14286041259766" customWidth="1"/>
+    <col min="1" max="1" width="80.85713958740234" customWidth="1"/>
     <col min="2" max="2" width="13.285714149475098" customWidth="1"/>
     <col min="3" max="3" width="12.142857551574707" customWidth="1"/>
-    <col min="4" max="4" width="47.14285659790039" customWidth="1"/>
-    <col min="5" max="5" width="11.142857551574707" customWidth="1"/>
+    <col min="4" max="4" width="47.71428680419922" customWidth="1"/>
+    <col min="5" max="5" width="10.857142448425293" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.285714149475098" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>28</v>
@@ -828,838 +816,769 @@
       </c>
       <c r="G2" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>88</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>32</v>
+        <v>141</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>113</v>
+        <v>152</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>159</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>164</v>
+        <v>32</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>153</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D34" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F34" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="E34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G34" s="0" t="s">
-        <v>172</v>
+        <v>152</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>42</v>
-[...68 lines deleted...]
-        <v>159</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>