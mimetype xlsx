--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -10,7976 +10,7757 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2642" uniqueCount="2642">
-[...1 lines deleted...]
-    <t>Managed Fund - 30 April 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2569" uniqueCount="2569">
+  <si>
+    <t>Managed Fund - 30 June 2026</t>
   </si>
   <si>
     <t>Holding name</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
     <t>TSMC</t>
   </si>
   <si>
+    <t>1.89</t>
+  </si>
+  <si>
+    <t>ASML</t>
+  </si>
+  <si>
+    <t>1.83</t>
+  </si>
+  <si>
+    <t>Samsung Electronics</t>
+  </si>
+  <si>
+    <t>1.65</t>
+  </si>
+  <si>
+    <t>Amazon.com</t>
+  </si>
+  <si>
+    <t>1.64</t>
+  </si>
+  <si>
+    <t>NVIDIA</t>
+  </si>
+  <si>
+    <t>1.49</t>
+  </si>
+  <si>
+    <t>Roche</t>
+  </si>
+  <si>
+    <t>1.43</t>
+  </si>
+  <si>
+    <t>AstraZeneca</t>
+  </si>
+  <si>
+    <t>1.23</t>
+  </si>
+  <si>
+    <t>Meta Platforms</t>
+  </si>
+  <si>
+    <t>1.04</t>
+  </si>
+  <si>
+    <t>HSBC</t>
+  </si>
+  <si>
+    <t>1.01</t>
+  </si>
+  <si>
+    <t>DoorDash</t>
+  </si>
+  <si>
+    <t>SEDOL</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Stock name</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Holding</t>
+  </si>
+  <si>
+    <t>Asset price</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>Asset type</t>
+  </si>
+  <si>
+    <t>Market value (GBP)</t>
+  </si>
+  <si>
+    <t>IRS GBP REC FIX 02/02/28</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>114,000,000</t>
+  </si>
+  <si>
+    <t>99.24</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>Balanced</t>
+  </si>
+  <si>
+    <t>114770109.99</t>
+  </si>
+  <si>
+    <t>2.97</t>
+  </si>
+  <si>
+    <t>BL6C772</t>
+  </si>
+  <si>
+    <t>GB00BL6C7720</t>
+  </si>
+  <si>
+    <t>UK Treasury 4.125% 29/01/2027</t>
+  </si>
+  <si>
+    <t>107,859,862</t>
+  </si>
+  <si>
+    <t>100.05</t>
+  </si>
+  <si>
+    <t>109786286.81</t>
+  </si>
+  <si>
+    <t>2.84</t>
+  </si>
+  <si>
+    <t>IRS EUR REC FIX 12/01/27</t>
+  </si>
+  <si>
+    <t>Other European</t>
+  </si>
+  <si>
+    <t>110,100,000</t>
+  </si>
+  <si>
+    <t>100.07</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>96016213.30</t>
+  </si>
+  <si>
+    <t>2.48</t>
+  </si>
+  <si>
+    <t>IRS USD REC FIX 25/06/28</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>104,000,000</t>
+  </si>
+  <si>
+    <t>100.18</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>78541862.33</t>
+  </si>
+  <si>
+    <t>2.03</t>
+  </si>
+  <si>
+    <t>6889106</t>
+  </si>
+  <si>
+    <t>TW0002330008</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>1,283,000</t>
+  </si>
+  <si>
+    <t>2410.00</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>73129550.79</t>
+  </si>
+  <si>
+    <t>B929F46</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>47,806</t>
+  </si>
+  <si>
+    <t>1721.40</t>
+  </si>
+  <si>
+    <t>70887829.11</t>
+  </si>
+  <si>
+    <t>6771720</t>
+  </si>
+  <si>
+    <t>KR7005930003</t>
+  </si>
+  <si>
+    <t>South Korea</t>
+  </si>
+  <si>
+    <t>393,775</t>
+  </si>
+  <si>
+    <t>334000.00</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>63959690.29</t>
+  </si>
+  <si>
+    <t>IRS EUR REC FIX 19/07/29</t>
+  </si>
+  <si>
+    <t>71,600,000</t>
+  </si>
+  <si>
+    <t>100.85</t>
+  </si>
+  <si>
+    <t>63793331.57</t>
+  </si>
+  <si>
+    <t>2000019</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>353,681</t>
+  </si>
+  <si>
+    <t>238.34</t>
+  </si>
+  <si>
+    <t>63512020.75</t>
+  </si>
+  <si>
+    <t>GBP Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>International</t>
+  </si>
+  <si>
+    <t>60,172,855</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>60172855.19</t>
+  </si>
+  <si>
+    <t>1.56</t>
+  </si>
+  <si>
+    <t>2379504</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>382,025</t>
+  </si>
+  <si>
+    <t>200.09</t>
+  </si>
+  <si>
+    <t>57592301.56</t>
+  </si>
+  <si>
+    <t>BTMJD19</t>
+  </si>
+  <si>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>Roche Holding AG</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>178,335</t>
+  </si>
+  <si>
+    <t>332.80</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>55434742.25</t>
+  </si>
+  <si>
+    <t>GBP Fwd Asset 09-Jul-2026 P</t>
+  </si>
+  <si>
+    <t>51,819,133</t>
+  </si>
+  <si>
+    <t>1.00</t>
+  </si>
+  <si>
+    <t>51819133.09</t>
+  </si>
+  <si>
+    <t>1.34</t>
+  </si>
+  <si>
+    <t>IRS NZD REC FIX 19/05/29</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>117,000,000</t>
+  </si>
+  <si>
+    <t>101.76</t>
+  </si>
+  <si>
+    <t>NZD</t>
+  </si>
+  <si>
+    <t>51250051.52</t>
+  </si>
+  <si>
+    <t>1.32</t>
+  </si>
+  <si>
+    <t>IRS USD REC FIX 08/04/31</t>
+  </si>
+  <si>
+    <t>67,200,000</t>
+  </si>
+  <si>
+    <t>97.41</t>
+  </si>
+  <si>
+    <t>49688971.26</t>
+  </si>
+  <si>
+    <t>1.28</t>
+  </si>
+  <si>
+    <t>BSGQQ65</t>
+  </si>
+  <si>
+    <t>GB00BSGQQ650</t>
+  </si>
+  <si>
+    <t>UK T Bill 09/11/2026</t>
+  </si>
+  <si>
+    <t>50,000,000</t>
+  </si>
+  <si>
+    <t>98.08</t>
+  </si>
+  <si>
+    <t>49039250.00</t>
+  </si>
+  <si>
+    <t>1.27</t>
+  </si>
+  <si>
+    <t>IRS GBP REC FIX 02/02/31</t>
+  </si>
+  <si>
+    <t>48,000,000</t>
+  </si>
+  <si>
+    <t>98.69</t>
+  </si>
+  <si>
+    <t>48101237.25</t>
+  </si>
+  <si>
+    <t>1.24</t>
+  </si>
+  <si>
+    <t>0989529</t>
+  </si>
+  <si>
+    <t>GB0009895292</t>
+  </si>
+  <si>
+    <t>338,694</t>
+  </si>
+  <si>
+    <t>141.00</t>
+  </si>
+  <si>
+    <t>47755854.00</t>
+  </si>
+  <si>
+    <t>B7TL820</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>Meta Platforms Inc</t>
+  </si>
+  <si>
+    <t>95,152</t>
+  </si>
+  <si>
+    <t>563.29</t>
+  </si>
+  <si>
+    <t>40382874.42</t>
+  </si>
+  <si>
+    <t>IRS USD REC FLT 08/04/31</t>
+  </si>
+  <si>
+    <t>52,061,034</t>
+  </si>
+  <si>
+    <t>100.17</t>
+  </si>
+  <si>
+    <t>39611535.09</t>
+  </si>
+  <si>
+    <t>1.02</t>
+  </si>
+  <si>
+    <t>0540528</t>
+  </si>
+  <si>
+    <t>GB0005405286</t>
+  </si>
+  <si>
+    <t>2,743,291</t>
+  </si>
+  <si>
+    <t>14.31</t>
+  </si>
+  <si>
+    <t>39251007.63</t>
+  </si>
+  <si>
+    <t>BN13P03</t>
+  </si>
+  <si>
+    <t>US25809K1051</t>
+  </si>
+  <si>
+    <t>Doordash Inc</t>
+  </si>
+  <si>
+    <t>280,866</t>
+  </si>
+  <si>
+    <t>184.53</t>
+  </si>
+  <si>
+    <t>39049314.73</t>
+  </si>
+  <si>
+    <t>0408284</t>
+  </si>
+  <si>
+    <t>GB0004082847</t>
+  </si>
+  <si>
+    <t>Standard Chartered</t>
+  </si>
+  <si>
+    <t>1,874,763</t>
+  </si>
+  <si>
+    <t>20.41</t>
+  </si>
+  <si>
+    <t>38263912.83</t>
+  </si>
+  <si>
+    <t>0.99</t>
+  </si>
+  <si>
+    <t>JPY Fwd Asset 10-Sep-2026 P</t>
+  </si>
+  <si>
+    <t>8,075,300,000</t>
+  </si>
+  <si>
+    <t>214.46</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>37653689.47</t>
+  </si>
+  <si>
+    <t>0.97</t>
+  </si>
+  <si>
+    <t>0718875</t>
+  </si>
+  <si>
+    <t>GB0007188757</t>
+  </si>
+  <si>
+    <t>Rio Tinto</t>
+  </si>
+  <si>
+    <t>524,430</t>
+  </si>
+  <si>
+    <t>71.22</t>
+  </si>
+  <si>
+    <t>37349904.60</t>
+  </si>
+  <si>
+    <t>5165294</t>
+  </si>
+  <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM International NV</t>
+  </si>
+  <si>
+    <t>41,550</t>
+  </si>
+  <si>
+    <t>1000.50</t>
+  </si>
+  <si>
+    <t>35809280.25</t>
+  </si>
+  <si>
+    <t>0.93</t>
+  </si>
+  <si>
+    <t>BSGQS47</t>
+  </si>
+  <si>
+    <t>GB00BSGQS474</t>
+  </si>
+  <si>
+    <t>UK T Bill 16/11/2026</t>
+  </si>
+  <si>
+    <t>35,800,000</t>
+  </si>
+  <si>
+    <t>98.54</t>
+  </si>
+  <si>
+    <t>35278931.00</t>
+  </si>
+  <si>
+    <t>0.91</t>
+  </si>
+  <si>
+    <t>4491235</t>
+  </si>
+  <si>
+    <t>IE0004927939</t>
+  </si>
+  <si>
+    <t>Kingspan Group</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>507,349</t>
+  </si>
+  <si>
+    <t>79.95</t>
+  </si>
+  <si>
+    <t>34940792.22</t>
+  </si>
+  <si>
+    <t>0.90</t>
+  </si>
+  <si>
+    <t>IRS GBP REC FIX 11/04/28</t>
+  </si>
+  <si>
+    <t>31,200,000</t>
+  </si>
+  <si>
+    <t>99.45</t>
+  </si>
+  <si>
+    <t>31273850.28</t>
+  </si>
+  <si>
+    <t>0.81</t>
+  </si>
+  <si>
+    <t>BJDS7L3</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>Prosus N.V.</t>
+  </si>
+  <si>
+    <t>924,694</t>
+  </si>
+  <si>
+    <t>37.99</t>
+  </si>
+  <si>
+    <t>30260409.72</t>
+  </si>
+  <si>
+    <t>0.78</t>
+  </si>
+  <si>
+    <t>BYTBXV3</t>
+  </si>
+  <si>
+    <t>IE00BYTBXV33</t>
+  </si>
+  <si>
+    <t>Ryanair</t>
+  </si>
+  <si>
+    <t>1,283,875</t>
+  </si>
+  <si>
+    <t>27.35</t>
+  </si>
+  <si>
+    <t>30247364.77</t>
+  </si>
+  <si>
+    <t>BYVY8G0</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>Alphabet Inc Class A</t>
+  </si>
+  <si>
+    <t>111,688</t>
+  </si>
+  <si>
+    <t>357.37</t>
+  </si>
+  <si>
+    <t>30072661.94</t>
+  </si>
+  <si>
+    <t>BJXC5M2</t>
+  </si>
+  <si>
+    <t>US18915M1071</t>
+  </si>
+  <si>
+    <t>Cloudflare Inc</t>
+  </si>
+  <si>
+    <t>161,231</t>
+  </si>
+  <si>
+    <t>245.28</t>
+  </si>
+  <si>
+    <t>29795999.01</t>
+  </si>
+  <si>
+    <t>0.77</t>
+  </si>
+  <si>
+    <t>7333378</t>
+  </si>
+  <si>
+    <t>CH0013841017</t>
+  </si>
+  <si>
+    <t>Lonza Group</t>
+  </si>
+  <si>
+    <t>57,146</t>
+  </si>
+  <si>
+    <t>545.80</t>
+  </si>
+  <si>
+    <t>29132751.01</t>
+  </si>
+  <si>
+    <t>0.75</t>
+  </si>
+  <si>
+    <t>IRS USD REC FIX 12/02/44</t>
+  </si>
+  <si>
+    <t>38,000,000</t>
+  </si>
+  <si>
+    <t>95.82</t>
+  </si>
+  <si>
+    <t>27851746.91</t>
+  </si>
+  <si>
+    <t>0.72</t>
+  </si>
+  <si>
+    <t>0709954</t>
+  </si>
+  <si>
+    <t>GB0007099541</t>
+  </si>
+  <si>
+    <t>Prudential</t>
+  </si>
+  <si>
+    <t>2,709,906</t>
+  </si>
+  <si>
+    <t>10.03</t>
+  </si>
+  <si>
+    <t>27180357.18</t>
+  </si>
+  <si>
+    <t>0.70</t>
+  </si>
+  <si>
+    <t>0601544</t>
+  </si>
+  <si>
+    <t>GB0006015449</t>
+  </si>
+  <si>
+    <t>Baillie Gifford Japanese Smaller Cos Fund C Acc</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>514,484</t>
+  </si>
+  <si>
+    <t>51.52</t>
+  </si>
+  <si>
+    <t>26506219.85</t>
+  </si>
+  <si>
+    <t>0.68</t>
+  </si>
+  <si>
+    <t>3127489</t>
+  </si>
+  <si>
+    <t>GB0031274896</t>
+  </si>
+  <si>
+    <t>Marks &amp; Spencer</t>
+  </si>
+  <si>
+    <t>7,115,497</t>
+  </si>
+  <si>
+    <t>3.72</t>
+  </si>
+  <si>
+    <t>26469648.84</t>
+  </si>
+  <si>
+    <t>BP38168</t>
+  </si>
+  <si>
+    <t>COL17CT03771</t>
+  </si>
+  <si>
+    <t>Colombia 7% 26/03/2031</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>141,834,100,000</t>
+  </si>
+  <si>
+    <t>82.31</t>
+  </si>
+  <si>
+    <t>COP</t>
+  </si>
+  <si>
+    <t>26080084.07</t>
+  </si>
+  <si>
+    <t>0.67</t>
+  </si>
+  <si>
+    <t>BXDZ9Z0</t>
+  </si>
+  <si>
+    <t>CA82509L1076</t>
+  </si>
+  <si>
+    <t>Shopify 'A'</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>300,582</t>
+  </si>
+  <si>
+    <t>114.18</t>
+  </si>
+  <si>
+    <t>25858318.15</t>
+  </si>
+  <si>
+    <t>B15C557</t>
+  </si>
+  <si>
+    <t>FR0000120271</t>
+  </si>
+  <si>
+    <t>TotalEnergies</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>435,499</t>
+  </si>
+  <si>
+    <t>68.03</t>
+  </si>
+  <si>
+    <t>25520848.18</t>
+  </si>
+  <si>
+    <t>0.66</t>
+  </si>
+  <si>
+    <t>B283W97</t>
+  </si>
+  <si>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CaixaBank</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>2,373,423</t>
+  </si>
+  <si>
+    <t>12.39</t>
+  </si>
+  <si>
+    <t>25320870.29</t>
+  </si>
+  <si>
+    <t>0.65</t>
+  </si>
+  <si>
+    <t>7130836</t>
+  </si>
+  <si>
+    <t>FR0000044448</t>
+  </si>
+  <si>
+    <t>Nexans</t>
+  </si>
+  <si>
+    <t>190,104</t>
+  </si>
+  <si>
+    <t>145.30</t>
+  </si>
+  <si>
+    <t>23793829.22</t>
+  </si>
+  <si>
+    <t>0.61</t>
+  </si>
+  <si>
+    <t>0560399</t>
+  </si>
+  <si>
+    <t>GB0005603997</t>
+  </si>
+  <si>
+    <t>Legal &amp; General</t>
+  </si>
+  <si>
+    <t>8,244,677</t>
+  </si>
+  <si>
+    <t>2.86</t>
+  </si>
+  <si>
+    <t>23579776.22</t>
+  </si>
+  <si>
+    <t>6144690</t>
+  </si>
+  <si>
+    <t>AU000000BHP4</t>
+  </si>
+  <si>
+    <t>BHP Group Ltd (Aus. listing)</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>759,263</t>
+  </si>
+  <si>
+    <t>59.40</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>23541483.46</t>
+  </si>
+  <si>
+    <t>B1WT5G2</t>
+  </si>
+  <si>
+    <t>DK0060079531</t>
+  </si>
+  <si>
+    <t>DSV</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>131,363</t>
+  </si>
+  <si>
+    <t>1549.00</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>23449134.93</t>
+  </si>
+  <si>
+    <t>GBP Fwd Asset 13-Aug-2026 P</t>
+  </si>
+  <si>
+    <t>23,215,322</t>
+  </si>
+  <si>
+    <t>23215322.11</t>
+  </si>
+  <si>
+    <t>0.60</t>
+  </si>
+  <si>
+    <t>6916781</t>
+  </si>
+  <si>
+    <t>SG1M31001969</t>
+  </si>
+  <si>
+    <t>United Overseas Bank</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>999,968</t>
+  </si>
+  <si>
+    <t>39.76</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>23159549.09</t>
+  </si>
+  <si>
+    <t>BMMV2K8</t>
+  </si>
+  <si>
+    <t>KYG875721634</t>
+  </si>
+  <si>
+    <t>Tencent</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>540,900</t>
+  </si>
+  <si>
+    <t>429.80</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>22335776.32</t>
+  </si>
+  <si>
+    <t>0.58</t>
+  </si>
+  <si>
+    <t>GBP Fwd Asset 10-Sep-2026 P</t>
+  </si>
+  <si>
+    <t>21,988,193</t>
+  </si>
+  <si>
+    <t>21988193.00</t>
+  </si>
+  <si>
+    <t>0.57</t>
+  </si>
+  <si>
+    <t>6895675</t>
+  </si>
+  <si>
+    <t>JP3571400005</t>
+  </si>
+  <si>
+    <t>Tokyo Electron</t>
+  </si>
+  <si>
+    <t>61,000</t>
+  </si>
+  <si>
+    <t>77150.00</t>
+  </si>
+  <si>
+    <t>21816890.74</t>
+  </si>
+  <si>
+    <t>0.56</t>
+  </si>
+  <si>
+    <t>IRS EUR REC FLT 21/11/29</t>
+  </si>
+  <si>
+    <t>24,800,000</t>
+  </si>
+  <si>
+    <t>99.99</t>
+  </si>
+  <si>
+    <t>21617511.00</t>
+  </si>
+  <si>
+    <t>BVZK7T9</t>
+  </si>
+  <si>
+    <t>GB00BVZK7T90</t>
+  </si>
+  <si>
+    <t>Unilever</t>
+  </si>
+  <si>
+    <t>462,138</t>
+  </si>
+  <si>
+    <t>45.28</t>
+  </si>
+  <si>
+    <t>20923297.95</t>
+  </si>
+  <si>
+    <t>0.54</t>
+  </si>
+  <si>
+    <t>B0744B3</t>
+  </si>
+  <si>
+    <t>GB00B0744B38</t>
+  </si>
+  <si>
+    <t>Bunzl</t>
+  </si>
+  <si>
+    <t>795,348</t>
+  </si>
+  <si>
+    <t>26.30</t>
+  </si>
+  <si>
+    <t>20917652.40</t>
+  </si>
+  <si>
+    <t>0557681</t>
+  </si>
+  <si>
+    <t>GB0005576813</t>
+  </si>
+  <si>
+    <t>Howden Joinery Group</t>
+  </si>
+  <si>
+    <t>2,462,965</t>
+  </si>
+  <si>
+    <t>8.38</t>
+  </si>
+  <si>
+    <t>20627331.88</t>
+  </si>
+  <si>
+    <t>0.53</t>
+  </si>
+  <si>
+    <t>BMBQDF6</t>
+  </si>
+  <si>
+    <t>LU2237380790</t>
+  </si>
+  <si>
+    <t>Allegro.eu</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>2,703,834</t>
+  </si>
+  <si>
+    <t>37.82</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>20494456.27</t>
+  </si>
+  <si>
+    <t>BDZ78H9</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>Broadcom Inc</t>
+  </si>
+  <si>
+    <t>70,811</t>
+  </si>
+  <si>
+    <t>377.75</t>
+  </si>
+  <si>
+    <t>20153592.20</t>
+  </si>
+  <si>
+    <t>0.52</t>
+  </si>
+  <si>
+    <t>BLDBN52</t>
+  </si>
+  <si>
+    <t>SE0017486897</t>
+  </si>
+  <si>
+    <t>Atlas Copco B</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>1,493,752</t>
+  </si>
+  <si>
+    <t>171.70</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>19966581.35</t>
+  </si>
+  <si>
+    <t>BYZ2QP5</t>
+  </si>
+  <si>
+    <t>FR0013154002</t>
+  </si>
+  <si>
+    <t>Sartorius Stedim Biotech</t>
+  </si>
+  <si>
+    <t>125,557</t>
+  </si>
+  <si>
+    <t>181.60</t>
+  </si>
+  <si>
+    <t>19641029.38</t>
+  </si>
+  <si>
+    <t>0.51</t>
+  </si>
+  <si>
+    <t>IRS EUR REC FLT 19/07/29</t>
+  </si>
+  <si>
+    <t>22,400,000</t>
+  </si>
+  <si>
+    <t>100.73</t>
+  </si>
+  <si>
+    <t>19623560.27</t>
+  </si>
+  <si>
+    <t>0969703</t>
+  </si>
+  <si>
+    <t>GB0009697037</t>
+  </si>
+  <si>
+    <t>Babcock International</t>
+  </si>
+  <si>
+    <t>2,060,042</t>
+  </si>
+  <si>
+    <t>9.52</t>
+  </si>
+  <si>
+    <t>19607479.76</t>
+  </si>
+  <si>
+    <t>5842359</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>Deutsche Telekom AG</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>932,296</t>
+  </si>
+  <si>
+    <t>23.85</t>
+  </si>
+  <si>
+    <t>19153567.44</t>
+  </si>
+  <si>
+    <t>0.49</t>
+  </si>
+  <si>
+    <t>BJRJGG0</t>
+  </si>
+  <si>
+    <t>ES0000012E69</t>
+  </si>
+  <si>
+    <t>Spain 1.85% 30/07/2035</t>
+  </si>
+  <si>
+    <t>24,291,000</t>
+  </si>
+  <si>
+    <t>89.44</t>
+  </si>
+  <si>
+    <t>19069451.17</t>
+  </si>
+  <si>
+    <t>4497749</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROUP NV</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>184,737</t>
+  </si>
+  <si>
+    <t>119.30</t>
+  </si>
+  <si>
+    <t>18984615.30</t>
+  </si>
+  <si>
+    <t>Japan 10yr Bond (OSE) Future Sep 26</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>127.77</t>
+  </si>
+  <si>
+    <t>18954222.06</t>
+  </si>
+  <si>
+    <t>B1YWPP8</t>
+  </si>
+  <si>
+    <t>US29358P1012</t>
+  </si>
+  <si>
+    <t>The Ensign Group</t>
+  </si>
+  <si>
+    <t>151,557</t>
+  </si>
+  <si>
+    <t>160.30</t>
+  </si>
+  <si>
+    <t>18304454.40</t>
+  </si>
+  <si>
+    <t>0.47</t>
+  </si>
+  <si>
+    <t>BJK16W9</t>
+  </si>
+  <si>
+    <t>IT0005584856</t>
+  </si>
+  <si>
+    <t>Italy 3.85% 01/07/2034</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>20,164,000</t>
+  </si>
+  <si>
+    <t>103.25</t>
+  </si>
+  <si>
+    <t>18266952.40</t>
+  </si>
+  <si>
+    <t>BJXMLF7</t>
+  </si>
+  <si>
+    <t>SE0012454072</t>
+  </si>
+  <si>
+    <t>Avanza Bank Holding</t>
+  </si>
+  <si>
+    <t>601,076</t>
+  </si>
+  <si>
+    <t>388.00</t>
+  </si>
+  <si>
+    <t>18155826.77</t>
+  </si>
+  <si>
+    <t>BQRRZ00</t>
+  </si>
+  <si>
+    <t>JP3970300004</t>
+  </si>
+  <si>
+    <t>Recruit Holdings</t>
+  </si>
+  <si>
+    <t>344,400</t>
+  </si>
+  <si>
+    <t>11330.00</t>
+  </si>
+  <si>
+    <t>18089232.63</t>
+  </si>
+  <si>
+    <t>BN134B7</t>
+  </si>
+  <si>
+    <t>US8334451098</t>
+  </si>
+  <si>
+    <t>Snowflake Inc</t>
+  </si>
+  <si>
+    <t>94,314</t>
+  </si>
+  <si>
+    <t>254.50</t>
+  </si>
+  <si>
+    <t>18084696.18</t>
+  </si>
+  <si>
+    <t>BNCBD46</t>
+  </si>
+  <si>
+    <t>NL0010801007</t>
+  </si>
+  <si>
+    <t>IMCD Group NV</t>
+  </si>
+  <si>
+    <t>262,418</t>
+  </si>
+  <si>
+    <t>79.00</t>
+  </si>
+  <si>
+    <t>17857809.40</t>
+  </si>
+  <si>
+    <t>0.46</t>
+  </si>
+  <si>
+    <t>BF0L353</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB Group Plc</t>
+  </si>
+  <si>
+    <t>2,007,408</t>
+  </si>
+  <si>
+    <t>10.28</t>
+  </si>
+  <si>
+    <t>17767443.86</t>
+  </si>
+  <si>
+    <t>0766937</t>
+  </si>
+  <si>
+    <t>GB0007669376</t>
+  </si>
+  <si>
+    <t>St. James's Place</t>
+  </si>
+  <si>
+    <t>1,437,103</t>
+  </si>
+  <si>
+    <t>12.12</t>
+  </si>
+  <si>
+    <t>17410502.85</t>
+  </si>
+  <si>
+    <t>0.45</t>
+  </si>
+  <si>
+    <t>BCRWZ18</t>
+  </si>
+  <si>
+    <t>CH0210483332</t>
+  </si>
+  <si>
+    <t>Richemont</t>
+  </si>
+  <si>
+    <t>97,047</t>
+  </si>
+  <si>
+    <t>186.55</t>
+  </si>
+  <si>
+    <t>16909839.94</t>
+  </si>
+  <si>
+    <t>0.44</t>
+  </si>
+  <si>
+    <t>B616C79</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>Tesla Inc</t>
+  </si>
+  <si>
+    <t>53,360</t>
+  </si>
+  <si>
+    <t>420.60</t>
+  </si>
+  <si>
+    <t>16909561.88</t>
+  </si>
+  <si>
+    <t>B2B0DG9</t>
+  </si>
+  <si>
+    <t>GB00B2B0DG97</t>
+  </si>
+  <si>
+    <t>RELX</t>
+  </si>
+  <si>
+    <t>709,335</t>
+  </si>
+  <si>
+    <t>23.66</t>
+  </si>
+  <si>
+    <t>16782866.10</t>
+  </si>
+  <si>
+    <t>0.43</t>
+  </si>
+  <si>
+    <t>BMF9NM8</t>
+  </si>
+  <si>
+    <t>US00827B1061</t>
+  </si>
+  <si>
+    <t>Affirm Holdings Inc Class A</t>
+  </si>
+  <si>
+    <t>271,567</t>
+  </si>
+  <si>
+    <t>81.55</t>
+  </si>
+  <si>
+    <t>16685845.81</t>
+  </si>
+  <si>
+    <t>US 5yr Note Sep 26</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>107.05</t>
+  </si>
+  <si>
+    <t>16453239.78</t>
+  </si>
+  <si>
+    <t>B0LCW08</t>
+  </si>
+  <si>
+    <t>GB00B0LCW083</t>
+  </si>
+  <si>
+    <t>Hikma Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>1,073,485</t>
+  </si>
+  <si>
+    <t>15.20</t>
+  </si>
+  <si>
+    <t>16316972.00</t>
+  </si>
+  <si>
+    <t>0.42</t>
+  </si>
+  <si>
+    <t>6821506</t>
+  </si>
+  <si>
+    <t>JP3435000009</t>
+  </si>
+  <si>
+    <t>Sony</t>
+  </si>
+  <si>
+    <t>1,066,700</t>
+  </si>
+  <si>
+    <t>3280.00</t>
+  </si>
+  <si>
+    <t>16219715.42</t>
+  </si>
+  <si>
+    <t>BFXC911</t>
+  </si>
+  <si>
+    <t>US40131M1099</t>
+  </si>
+  <si>
+    <t>Guardant Health Inc</t>
+  </si>
+  <si>
+    <t>143,396</t>
+  </si>
+  <si>
+    <t>150.03</t>
+  </si>
+  <si>
+    <t>16209231.03</t>
+  </si>
+  <si>
+    <t>USD Fwd Asset 09-Jul-2026 P</t>
+  </si>
+  <si>
+    <t>21,500,000</t>
+  </si>
+  <si>
+    <t>1.33</t>
+  </si>
+  <si>
+    <t>16199021.02</t>
+  </si>
+  <si>
+    <t>0371847</t>
+  </si>
+  <si>
+    <t>GB0003718474</t>
+  </si>
+  <si>
+    <t>Games Workshop Group</t>
+  </si>
+  <si>
+    <t>74,380</t>
+  </si>
+  <si>
+    <t>216.00</t>
+  </si>
+  <si>
+    <t>16066080.00</t>
+  </si>
+  <si>
+    <t>BWFGQN1</t>
+  </si>
+  <si>
+    <t>GB00BWFGQN14</t>
+  </si>
+  <si>
+    <t>Spirax</t>
+  </si>
+  <si>
+    <t>233,673</t>
+  </si>
+  <si>
+    <t>68.35</t>
+  </si>
+  <si>
+    <t>15971549.55</t>
+  </si>
+  <si>
+    <t>0.41</t>
+  </si>
+  <si>
+    <t>6770620</t>
+  </si>
+  <si>
+    <t>JP3436100006</t>
+  </si>
+  <si>
+    <t>SoftBank Group</t>
+  </si>
+  <si>
+    <t>575,100</t>
+  </si>
+  <si>
+    <t>5963.00</t>
+  </si>
+  <si>
+    <t>15897735.54</t>
+  </si>
+  <si>
+    <t>BMV7PQ4</t>
+  </si>
+  <si>
+    <t>SE0015811963</t>
+  </si>
+  <si>
+    <t>Investor AB-B</t>
+  </si>
+  <si>
+    <t>505,926</t>
+  </si>
+  <si>
+    <t>402.55</t>
+  </si>
+  <si>
+    <t>15854835.73</t>
+  </si>
+  <si>
+    <t>BGSXTS3</t>
+  </si>
+  <si>
+    <t>US60770K1079</t>
+  </si>
+  <si>
+    <t>Moderna Inc</t>
+  </si>
+  <si>
+    <t>295,565</t>
+  </si>
+  <si>
+    <t>70.03</t>
+  </si>
+  <si>
+    <t>15594964.74</t>
+  </si>
+  <si>
+    <t>0.40</t>
+  </si>
+  <si>
+    <t>B596VC2</t>
+  </si>
+  <si>
+    <t>ZAG000077470</t>
+  </si>
+  <si>
+    <t>South Africa 7% 28/02/2031</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>340,000,000</t>
+  </si>
+  <si>
+    <t>96.67</t>
+  </si>
+  <si>
+    <t>ZAR</t>
+  </si>
+  <si>
+    <t>15474811.26</t>
+  </si>
+  <si>
+    <t>B00NY17</t>
+  </si>
+  <si>
+    <t>GB00B00NY175</t>
+  </si>
+  <si>
+    <t>UK Treasury 4.75% 07/12/2038</t>
+  </si>
+  <si>
+    <t>15,571,322</t>
+  </si>
+  <si>
+    <t>97.65</t>
+  </si>
+  <si>
+    <t>15252265.66</t>
+  </si>
+  <si>
+    <t>0.39</t>
+  </si>
+  <si>
+    <t>6490995</t>
+  </si>
+  <si>
+    <t>JP3236200006</t>
+  </si>
+  <si>
+    <t>Keyence</t>
+  </si>
+  <si>
+    <t>40,400</t>
+  </si>
+  <si>
+    <t>81060.00</t>
+  </si>
+  <si>
+    <t>15181513.00</t>
+  </si>
+  <si>
+    <t>B288C92</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>Iberdrola SA</t>
+  </si>
+  <si>
+    <t>803,184</t>
+  </si>
+  <si>
+    <t>21.84</t>
+  </si>
+  <si>
+    <t>15110371.90</t>
+  </si>
+  <si>
+    <t>Euro-OAT Future Sep 26 - Cash</t>
+  </si>
+  <si>
+    <t>17,517,080</t>
+  </si>
+  <si>
+    <t>15089303.17</t>
+  </si>
+  <si>
+    <t>BZ1HM42</t>
+  </si>
+  <si>
+    <t>NL0012969182</t>
+  </si>
+  <si>
+    <t>Adyen NV</t>
+  </si>
+  <si>
+    <t>21,350</t>
+  </si>
+  <si>
+    <t>820.40</t>
+  </si>
+  <si>
+    <t>15087976.60</t>
+  </si>
+  <si>
+    <t>BRL Fwd Asset 10-Sep-2026 P</t>
+  </si>
+  <si>
+    <t>105,000,000</t>
+  </si>
+  <si>
+    <t>6.99</t>
+  </si>
+  <si>
+    <t>BRL</t>
+  </si>
+  <si>
+    <t>15025226.84</t>
+  </si>
+  <si>
+    <t>BQXZP64</t>
+  </si>
+  <si>
+    <t>US94419L1017</t>
+  </si>
+  <si>
+    <t>Wayfair Inc</t>
+  </si>
+  <si>
+    <t>214,474</t>
+  </si>
+  <si>
+    <t>92.42</t>
+  </si>
+  <si>
+    <t>14934403.53</t>
+  </si>
+  <si>
+    <t>BRS7681</t>
+  </si>
+  <si>
+    <t>KYG8068L1086</t>
+  </si>
+  <si>
+    <t>SharkNinja</t>
+  </si>
+  <si>
+    <t>129,197</t>
+  </si>
+  <si>
+    <t>152.27</t>
+  </si>
+  <si>
+    <t>14822246.89</t>
+  </si>
+  <si>
+    <t>0.38</t>
+  </si>
+  <si>
+    <t>6332439</t>
+  </si>
+  <si>
+    <t>JP3802300008</t>
+  </si>
+  <si>
+    <t>Fast Retailing</t>
+  </si>
+  <si>
+    <t>38,300</t>
+  </si>
+  <si>
+    <t>82810.00</t>
+  </si>
+  <si>
+    <t>14703091.16</t>
+  </si>
+  <si>
+    <t>GBP Fwd Asset 17-Sep-2026 P</t>
+  </si>
+  <si>
+    <t>14,624,025</t>
+  </si>
+  <si>
+    <t>14624025.45</t>
+  </si>
+  <si>
+    <t>IRS USD REC FLT 04/02/48</t>
+  </si>
+  <si>
+    <t>19,000,000</t>
+  </si>
+  <si>
+    <t>100.66</t>
+  </si>
+  <si>
+    <t>14622387.21</t>
+  </si>
+  <si>
+    <t>BSRFM85</t>
+  </si>
+  <si>
+    <t>HU0000407564</t>
+  </si>
+  <si>
+    <t>Hungary 6.25% 23/09/2037</t>
+  </si>
+  <si>
+    <t>Hungary</t>
+  </si>
+  <si>
+    <t>5,360,000,000</t>
+  </si>
+  <si>
+    <t>109.90</t>
+  </si>
+  <si>
+    <t>HUF</t>
+  </si>
+  <si>
+    <t>14550299.47</t>
+  </si>
+  <si>
+    <t>BVYVFW2</t>
+  </si>
+  <si>
+    <t>GB00BVYVFW23</t>
+  </si>
+  <si>
+    <t>Autotrader</t>
+  </si>
+  <si>
+    <t>2,887,798</t>
+  </si>
+  <si>
+    <t>4.99</t>
+  </si>
+  <si>
+    <t>14412999.82</t>
+  </si>
+  <si>
+    <t>0.37</t>
+  </si>
+  <si>
+    <t>2347608</t>
+  </si>
+  <si>
+    <t>CA3359341052</t>
+  </si>
+  <si>
+    <t>First Quantum Minerals</t>
+  </si>
+  <si>
+    <t>Other Emerging Markets</t>
+  </si>
+  <si>
+    <t>696,796</t>
+  </si>
+  <si>
+    <t>38.74</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>14335295.71</t>
+  </si>
+  <si>
+    <t>B0190C7</t>
+  </si>
+  <si>
+    <t>HK0669013440</t>
+  </si>
+  <si>
+    <t>Techtronic Industries</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>1,150,500</t>
+  </si>
+  <si>
+    <t>129.50</t>
+  </si>
+  <si>
+    <t>14314429.72</t>
+  </si>
+  <si>
+    <t>2246039</t>
+  </si>
+  <si>
+    <t>US3444191064</t>
+  </si>
+  <si>
+    <t>FEMSA ADR</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>148,526</t>
+  </si>
+  <si>
+    <t>127.90</t>
+  </si>
+  <si>
+    <t>14312658.05</t>
+  </si>
+  <si>
+    <t>5715774</t>
+  </si>
+  <si>
+    <t>BE0003764785</t>
+  </si>
+  <si>
+    <t>Ackermans &amp; Van Haaren NV</t>
+  </si>
+  <si>
+    <t>58,039</t>
+  </si>
+  <si>
+    <t>285.80</t>
+  </si>
+  <si>
+    <t>14288597.95</t>
+  </si>
+  <si>
+    <t>B00FWN1</t>
+  </si>
+  <si>
+    <t>US02043Q1076</t>
+  </si>
+  <si>
+    <t>Alnylam Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>62,389</t>
+  </si>
+  <si>
+    <t>301.03</t>
+  </si>
+  <si>
+    <t>14150281.16</t>
+  </si>
+  <si>
+    <t>B0PYHC7</t>
+  </si>
+  <si>
+    <t>BMG5361W1047</t>
+  </si>
+  <si>
+    <t>Lancashire Holdings</t>
+  </si>
+  <si>
+    <t>2,170,421</t>
+  </si>
+  <si>
+    <t>6.46</t>
+  </si>
+  <si>
+    <t>14010067.56</t>
+  </si>
+  <si>
+    <t>0.36</t>
+  </si>
+  <si>
+    <t>Long Gilt Future 10yr Sep 26 - Cash</t>
+  </si>
+  <si>
+    <t>14,005,970</t>
+  </si>
+  <si>
+    <t>14005970.00</t>
+  </si>
+  <si>
+    <t>BGLP232</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>Moncler</t>
+  </si>
+  <si>
+    <t>319,910</t>
+  </si>
+  <si>
+    <t>50.78</t>
+  </si>
+  <si>
+    <t>13993552.55</t>
+  </si>
+  <si>
+    <t>B19NLV4</t>
+  </si>
+  <si>
+    <t>GB00B19NLV48</t>
+  </si>
+  <si>
+    <t>Experian</t>
+  </si>
+  <si>
+    <t>547,159</t>
+  </si>
+  <si>
+    <t>25.43</t>
+  </si>
+  <si>
+    <t>13914253.37</t>
+  </si>
+  <si>
+    <t>BPK3058</t>
+  </si>
+  <si>
+    <t>US79589L1061</t>
+  </si>
+  <si>
+    <t>Samsara</t>
+  </si>
+  <si>
+    <t>566,970</t>
+  </si>
+  <si>
+    <t>32.43</t>
+  </si>
+  <si>
+    <t>13853333.66</t>
+  </si>
+  <si>
+    <t>BMJ1825</t>
+  </si>
+  <si>
+    <t>NL0012059018</t>
+  </si>
+  <si>
+    <t>EXOR</t>
+  </si>
+  <si>
+    <t>238,634</t>
+  </si>
+  <si>
+    <t>67.00</t>
+  </si>
+  <si>
+    <t>13772557.51</t>
+  </si>
+  <si>
+    <t>BFZ1K46</t>
+  </si>
+  <si>
+    <t>LU1778762911</t>
+  </si>
+  <si>
+    <t>Spotify Technology SA</t>
+  </si>
+  <si>
+    <t>39,604</t>
+  </si>
+  <si>
+    <t>459.13</t>
+  </si>
+  <si>
+    <t>13700044.84</t>
+  </si>
+  <si>
+    <t>0.35</t>
+  </si>
+  <si>
+    <t>AUD Fwd Asset 23-Jul-2026 P</t>
+  </si>
+  <si>
+    <t>26,200,000</t>
+  </si>
+  <si>
     <t>1.92</t>
   </si>
   <si>
-    <t>Amazon.com</t>
-[...149 lines deleted...]
-    <t>37,600,000,000</t>
+    <t>13670031.00</t>
+  </si>
+  <si>
+    <t>BVZHXQ9</t>
+  </si>
+  <si>
+    <t>BMG4593F1389</t>
+  </si>
+  <si>
+    <t>Hiscox</t>
+  </si>
+  <si>
+    <t>728,966</t>
+  </si>
+  <si>
+    <t>18.47</t>
+  </si>
+  <si>
+    <t>13464002.02</t>
+  </si>
+  <si>
+    <t>0182663</t>
+  </si>
+  <si>
+    <t>GB0001826634</t>
+  </si>
+  <si>
+    <t>Diploma</t>
+  </si>
+  <si>
+    <t>186,588</t>
+  </si>
+  <si>
+    <t>71.30</t>
+  </si>
+  <si>
+    <t>13303724.40</t>
+  </si>
+  <si>
+    <t>0.34</t>
+  </si>
+  <si>
+    <t>2943039</t>
+  </si>
+  <si>
+    <t>US9426222009</t>
+  </si>
+  <si>
+    <t>Watsco Inc</t>
+  </si>
+  <si>
+    <t>41,953</t>
+  </si>
+  <si>
+    <t>416.73</t>
+  </si>
+  <si>
+    <t>13172404.36</t>
+  </si>
+  <si>
+    <t>BHQPSY7</t>
+  </si>
+  <si>
+    <t>CNE100003662</t>
+  </si>
+  <si>
+    <t>CATL 'A'</t>
+  </si>
+  <si>
+    <t>300,700</t>
+  </si>
+  <si>
+    <t>393.01</t>
+  </si>
+  <si>
+    <t>CNY</t>
+  </si>
+  <si>
+    <t>13122266.11</t>
+  </si>
+  <si>
+    <t>BN3ZZ52</t>
+  </si>
+  <si>
+    <t>GB00BN3ZZ526</t>
+  </si>
+  <si>
+    <t>Volution Group</t>
+  </si>
+  <si>
+    <t>2,142,389</t>
+  </si>
+  <si>
+    <t>6.11</t>
+  </si>
+  <si>
+    <t>13089996.79</t>
+  </si>
+  <si>
+    <t>BJ5CSV0</t>
+  </si>
+  <si>
+    <t>PEP01000C5G4</t>
+  </si>
+  <si>
+    <t>Peru 5.4% 12/08/2034</t>
+  </si>
+  <si>
+    <t>Peru</t>
+  </si>
+  <si>
+    <t>59,332</t>
+  </si>
+  <si>
+    <t>97.66</t>
+  </si>
+  <si>
+    <t>PEN</t>
+  </si>
+  <si>
+    <t>13074852.44</t>
+  </si>
+  <si>
+    <t>BG36ZK1</t>
+  </si>
+  <si>
+    <t>BRB3SAACNOR6</t>
+  </si>
+  <si>
+    <t>B3 S.A.</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>6,137,200</t>
+  </si>
+  <si>
+    <t>14.53</t>
+  </si>
+  <si>
+    <t>12980549.69</t>
+  </si>
+  <si>
+    <t>BMD58W3</t>
+  </si>
+  <si>
+    <t>SE0015658117</t>
+  </si>
+  <si>
+    <t>Epiroc B</t>
+  </si>
+  <si>
+    <t>738,078</t>
+  </si>
+  <si>
+    <t>224.80</t>
+  </si>
+  <si>
+    <t>12916756.85</t>
+  </si>
+  <si>
+    <t>0.33</t>
+  </si>
+  <si>
+    <t>IRS USD REC FLT 12/02/44</t>
+  </si>
+  <si>
+    <t>16,749,434</t>
+  </si>
+  <si>
+    <t>100.56</t>
+  </si>
+  <si>
+    <t>12867210.50</t>
+  </si>
+  <si>
+    <t>BYNZGK1</t>
+  </si>
+  <si>
+    <t>US8522341036</t>
+  </si>
+  <si>
+    <t>Block Inc</t>
+  </si>
+  <si>
+    <t>222,863</t>
+  </si>
+  <si>
+    <t>76.00</t>
+  </si>
+  <si>
+    <t>12761414.96</t>
+  </si>
+  <si>
+    <t>0237400</t>
+  </si>
+  <si>
+    <t>GB0002374006</t>
+  </si>
+  <si>
+    <t>Diageo</t>
+  </si>
+  <si>
+    <t>837,213</t>
+  </si>
+  <si>
+    <t>15.23</t>
+  </si>
+  <si>
+    <t>12746567.93</t>
+  </si>
+  <si>
+    <t>BXCVG25</t>
+  </si>
+  <si>
+    <t>US84615Q1031</t>
+  </si>
+  <si>
+    <t>Space Exploration Technologies Corp</t>
+  </si>
+  <si>
+    <t>98,862</t>
+  </si>
+  <si>
+    <t>170.86</t>
+  </si>
+  <si>
+    <t>12726736.73</t>
+  </si>
+  <si>
+    <t>16,500,000</t>
+  </si>
+  <si>
+    <t>12675590.90</t>
+  </si>
+  <si>
+    <t>B61TVQ0</t>
+  </si>
+  <si>
+    <t>GB00B61TVQ02</t>
+  </si>
+  <si>
+    <t>Inchcape</t>
+  </si>
+  <si>
+    <t>1,623,011</t>
+  </si>
+  <si>
+    <t>7.71</t>
+  </si>
+  <si>
+    <t>12513414.81</t>
+  </si>
+  <si>
+    <t>0.32</t>
+  </si>
+  <si>
+    <t>NGO4E0707265</t>
+  </si>
+  <si>
+    <t>Nigeri Omo Bill 07/07/2026</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>22,600,000,000</t>
+  </si>
+  <si>
+    <t>99.74</t>
+  </si>
+  <si>
+    <t>NGN</t>
+  </si>
+  <si>
+    <t>12314665.28</t>
+  </si>
+  <si>
+    <t>BMV3LG4</t>
+  </si>
+  <si>
+    <t>US03831W1080</t>
+  </si>
+  <si>
+    <t>AppLovin</t>
+  </si>
+  <si>
+    <t>31,337</t>
+  </si>
+  <si>
+    <t>515.23</t>
+  </si>
+  <si>
+    <t>12164823.89</t>
+  </si>
+  <si>
+    <t>0.31</t>
+  </si>
+  <si>
+    <t>BPV8VP9</t>
+  </si>
+  <si>
+    <t>SE0017483506</t>
+  </si>
+  <si>
+    <t>Instalco</t>
+  </si>
+  <si>
+    <t>4,071,655</t>
+  </si>
+  <si>
+    <t>38.24</t>
+  </si>
+  <si>
+    <t>12121148.52</t>
+  </si>
+  <si>
+    <t>BRJL176</t>
+  </si>
+  <si>
+    <t>CH0244767585</t>
+  </si>
+  <si>
+    <t>UBS</t>
+  </si>
+  <si>
+    <t>321,979</t>
+  </si>
+  <si>
+    <t>40.06</t>
+  </si>
+  <si>
+    <t>12047602.25</t>
+  </si>
+  <si>
+    <t>2857817</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>Netflix Inc</t>
+  </si>
+  <si>
+    <t>223,197</t>
+  </si>
+  <si>
+    <t>71.40</t>
+  </si>
+  <si>
+    <t>12006981.20</t>
+  </si>
+  <si>
+    <t>0486622</t>
+  </si>
+  <si>
+    <t>GB0004866223</t>
+  </si>
+  <si>
+    <t>Keller</t>
+  </si>
+  <si>
+    <t>451,423</t>
+  </si>
+  <si>
+    <t>26.54</t>
+  </si>
+  <si>
+    <t>11980766.42</t>
+  </si>
+  <si>
+    <t>2430412</t>
+  </si>
+  <si>
+    <t>US91307C1027</t>
+  </si>
+  <si>
+    <t>United Therapeutics</t>
+  </si>
+  <si>
+    <t>29,311</t>
+  </si>
+  <si>
+    <t>541.83</t>
+  </si>
+  <si>
+    <t>11965778.21</t>
+  </si>
+  <si>
+    <t>BD0YVN2</t>
+  </si>
+  <si>
+    <t>PLDINPL00011</t>
+  </si>
+  <si>
+    <t>Dino Polska</t>
+  </si>
+  <si>
+    <t>2,101,682</t>
+  </si>
+  <si>
+    <t>28.40</t>
+  </si>
+  <si>
+    <t>11964033.37</t>
+  </si>
+  <si>
+    <t>2771122</t>
+  </si>
+  <si>
+    <t>US8336351056</t>
+  </si>
+  <si>
+    <t>SQM ADR</t>
+  </si>
+  <si>
+    <t>Chile</t>
+  </si>
+  <si>
+    <t>214,065</t>
+  </si>
+  <si>
+    <t>74.04</t>
+  </si>
+  <si>
+    <t>11941512.60</t>
+  </si>
+  <si>
+    <t>B62G9D3</t>
+  </si>
+  <si>
+    <t>GB00B62G9D36</t>
+  </si>
+  <si>
+    <t>Shaftesbury Capital REIT</t>
+  </si>
+  <si>
+    <t>8,643,110</t>
+  </si>
+  <si>
+    <t>1.38</t>
+  </si>
+  <si>
+    <t>11936134.91</t>
+  </si>
+  <si>
+    <t>6431897</t>
+  </si>
+  <si>
+    <t>JP3892100003</t>
+  </si>
+  <si>
+    <t>Sumitomo Mitsui Trust</t>
+  </si>
+  <si>
+    <t>421,600</t>
+  </si>
+  <si>
+    <t>6057.00</t>
+  </si>
+  <si>
+    <t>11838188.94</t>
+  </si>
+  <si>
+    <t>0790873</t>
+  </si>
+  <si>
+    <t>GB0007908733</t>
+  </si>
+  <si>
+    <t>SSE</t>
+  </si>
+  <si>
+    <t>482,097</t>
+  </si>
+  <si>
+    <t>24.36</t>
+  </si>
+  <si>
+    <t>11743882.92</t>
+  </si>
+  <si>
+    <t>0.30</t>
+  </si>
+  <si>
+    <t>BDT5S35</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>Axon Enterprise Inc</t>
+  </si>
+  <si>
+    <t>27,498</t>
+  </si>
+  <si>
+    <t>560.61</t>
+  </si>
+  <si>
+    <t>11614732.55</t>
+  </si>
+  <si>
+    <t>BMF0P92</t>
+  </si>
+  <si>
+    <t>US0517741072</t>
+  </si>
+  <si>
+    <t>Aurora Innovation Class A Common</t>
+  </si>
+  <si>
+    <t>2,254,424</t>
+  </si>
+  <si>
+    <t>6.82</t>
+  </si>
+  <si>
+    <t>11584231.82</t>
+  </si>
+  <si>
+    <t>BMJ6DW5</t>
+  </si>
+  <si>
+    <t>GB00BMJ6DW54</t>
+  </si>
+  <si>
+    <t>Informa</t>
+  </si>
+  <si>
+    <t>1,279,639</t>
+  </si>
+  <si>
+    <t>9.04</t>
+  </si>
+  <si>
+    <t>11570495.84</t>
+  </si>
+  <si>
+    <t>BVLKBV3</t>
+  </si>
+  <si>
+    <t>GRS831003009</t>
+  </si>
+  <si>
+    <t>Piraeus Financial Holdings SA</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>1,458,457</t>
+  </si>
+  <si>
+    <t>9.09</t>
+  </si>
+  <si>
+    <t>11417457.89</t>
+  </si>
+  <si>
+    <t>B23X1H3</t>
+  </si>
+  <si>
+    <t>US58733R1023</t>
+  </si>
+  <si>
+    <t>MercadoLibre</t>
+  </si>
+  <si>
+    <t>8,896</t>
+  </si>
+  <si>
+    <t>1697.39</t>
+  </si>
+  <si>
+    <t>11376893.16</t>
+  </si>
+  <si>
+    <t>0.29</t>
+  </si>
+  <si>
+    <t>B0GLYB5</t>
+  </si>
+  <si>
+    <t>US75524B1044</t>
+  </si>
+  <si>
+    <t>RBC Bearings Inc</t>
+  </si>
+  <si>
+    <t>23,431</t>
+  </si>
+  <si>
+    <t>644.06</t>
+  </si>
+  <si>
+    <t>11370103.49</t>
+  </si>
+  <si>
+    <t>BNBV4B1</t>
+  </si>
+  <si>
+    <t>US58507V1070</t>
+  </si>
+  <si>
+    <t>Medline Inc</t>
+  </si>
+  <si>
+    <t>382,166</t>
+  </si>
+  <si>
+    <t>39.44</t>
+  </si>
+  <si>
+    <t>11356283.32</t>
+  </si>
+  <si>
+    <t>BMWBC20</t>
+  </si>
+  <si>
+    <t>US7710491033</t>
+  </si>
+  <si>
+    <t>Roblox</t>
+  </si>
+  <si>
+    <t>274,913</t>
+  </si>
+  <si>
+    <t>54.38</t>
+  </si>
+  <si>
+    <t>11263717.42</t>
+  </si>
+  <si>
+    <t>B7V21L1</t>
+  </si>
+  <si>
+    <t>MX0MGO0000R8</t>
+  </si>
+  <si>
+    <t>Mexico 7.75% 13/11/2042</t>
+  </si>
+  <si>
+    <t>3,000,000</t>
+  </si>
+  <si>
+    <t>85.52</t>
+  </si>
+  <si>
+    <t>MXN</t>
+  </si>
+  <si>
+    <t>11134255.01</t>
+  </si>
+  <si>
+    <t>6190563</t>
+  </si>
+  <si>
+    <t>JP3511800009</t>
+  </si>
+  <si>
+    <t>Chiba Bank, Ltd., The</t>
+  </si>
+  <si>
+    <t>966,300</t>
+  </si>
+  <si>
+    <t>2467.00</t>
+  </si>
+  <si>
+    <t>11051169.00</t>
+  </si>
+  <si>
+    <t>B121557</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
+    <t>Mastercard</t>
+  </si>
+  <si>
+    <t>28,460</t>
+  </si>
+  <si>
+    <t>513.60</t>
+  </si>
+  <si>
+    <t>11013038.99</t>
+  </si>
+  <si>
+    <t>0.28</t>
+  </si>
+  <si>
+    <t>B1W5NW2</t>
+  </si>
+  <si>
+    <t>NO0010310956</t>
+  </si>
+  <si>
+    <t>SalMar</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>310,758</t>
+  </si>
+  <si>
+    <t>463.20</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>10959743.53</t>
+  </si>
+  <si>
+    <t>6250724</t>
+  </si>
+  <si>
+    <t>JP3481800005</t>
+  </si>
+  <si>
+    <t>Daikin Industries</t>
+  </si>
+  <si>
+    <t>95,400</t>
+  </si>
+  <si>
+    <t>24685.00</t>
+  </si>
+  <si>
+    <t>10917132.91</t>
+  </si>
+  <si>
+    <t>DE000F3A9ER7</t>
+  </si>
+  <si>
+    <t>Italy 10yr Bond Future Sep 26</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>119.35</t>
+  </si>
+  <si>
+    <t>10794914.16</t>
+  </si>
+  <si>
+    <t>BSLSJJ0</t>
+  </si>
+  <si>
+    <t>US88023B1035</t>
+  </si>
+  <si>
+    <t>Tempus Ai Inc</t>
+  </si>
+  <si>
+    <t>245,065</t>
+  </si>
+  <si>
+    <t>57.93</t>
+  </si>
+  <si>
+    <t>10696263.29</t>
+  </si>
+  <si>
+    <t>BGDT3G2</t>
+  </si>
+  <si>
+    <t>GB00BGDT3G23</t>
+  </si>
+  <si>
+    <t>Rightmove</t>
+  </si>
+  <si>
+    <t>2,437,808</t>
+  </si>
+  <si>
+    <t>4.38</t>
+  </si>
+  <si>
+    <t>10682474.66</t>
+  </si>
+  <si>
+    <t>2262864</t>
+  </si>
+  <si>
+    <t>US22160N1090</t>
+  </si>
+  <si>
+    <t>CoStar Group</t>
+  </si>
+  <si>
+    <t>476,047</t>
+  </si>
+  <si>
+    <t>28.32</t>
+  </si>
+  <si>
+    <t>10157582.25</t>
+  </si>
+  <si>
+    <t>0.26</t>
+  </si>
+  <si>
+    <t>BSZ2BY7</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>ICICI Bank Ltd</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>923,973</t>
+  </si>
+  <si>
+    <t>1375.20</t>
+  </si>
+  <si>
+    <t>INR</t>
+  </si>
+  <si>
+    <t>10113736.75</t>
+  </si>
+  <si>
+    <t>6763965</t>
+  </si>
+  <si>
+    <t>JP3162600005</t>
+  </si>
+  <si>
+    <t>SMC</t>
+  </si>
+  <si>
+    <t>30,400</t>
+  </si>
+  <si>
+    <t>71280.00</t>
+  </si>
+  <si>
+    <t>10045426.17</t>
+  </si>
+  <si>
+    <t>6610403</t>
+  </si>
+  <si>
+    <t>JP3914400001</t>
+  </si>
+  <si>
+    <t>Murata</t>
+  </si>
+  <si>
+    <t>189,700</t>
+  </si>
+  <si>
+    <t>11395.00</t>
+  </si>
+  <si>
+    <t>10020946.69</t>
+  </si>
+  <si>
+    <t>BV9B624</t>
+  </si>
+  <si>
+    <t>BRAXIAACNOR0</t>
+  </si>
+  <si>
+    <t>Axia Energia</t>
+  </si>
+  <si>
+    <t>1,263,700</t>
+  </si>
+  <si>
+    <t>10003232.94</t>
+  </si>
+  <si>
+    <t>0090498</t>
+  </si>
+  <si>
+    <t>GB0000904986</t>
+  </si>
+  <si>
+    <t>Bellway</t>
+  </si>
+  <si>
+    <t>508,905</t>
+  </si>
+  <si>
+    <t>19.38</t>
+  </si>
+  <si>
+    <t>9862578.90</t>
+  </si>
+  <si>
+    <t>0.25</t>
+  </si>
+  <si>
+    <t>BPLL4V5</t>
+  </si>
+  <si>
+    <t>US4988941047</t>
+  </si>
+  <si>
+    <t>Knife River Corporation Com</t>
+  </si>
+  <si>
+    <t>155,830</t>
+  </si>
+  <si>
+    <t>83.65</t>
+  </si>
+  <si>
+    <t>9821193.82</t>
+  </si>
+  <si>
+    <t>AR0404416296</t>
+  </si>
+  <si>
+    <t>Argentina 0% IL 30/06/2028</t>
+  </si>
+  <si>
+    <t>Argentina</t>
+  </si>
+  <si>
+    <t>5,700,000,000</t>
+  </si>
+  <si>
+    <t>338.14</t>
+  </si>
+  <si>
+    <t>ARS</t>
+  </si>
+  <si>
+    <t>9800562.02</t>
+  </si>
+  <si>
+    <t>BM8NFJ8</t>
+  </si>
+  <si>
+    <t>GB00BM8NFJ84</t>
+  </si>
+  <si>
+    <t>Breedon Group</t>
+  </si>
+  <si>
+    <t>3,300,499</t>
+  </si>
+  <si>
+    <t>2.96</t>
+  </si>
+  <si>
+    <t>9756275.04</t>
+  </si>
+  <si>
+    <t>2459202</t>
+  </si>
+  <si>
+    <t>US45168D1046</t>
+  </si>
+  <si>
+    <t>Idexx Laboratories Inc</t>
+  </si>
+  <si>
+    <t>24,550</t>
+  </si>
+  <si>
+    <t>526.44</t>
+  </si>
+  <si>
+    <t>9737503.86</t>
+  </si>
+  <si>
+    <t>BRJWCP4</t>
+  </si>
+  <si>
+    <t>USP75744AS46</t>
+  </si>
+  <si>
+    <t>Paraguay 8.5% 04/03/2035</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>78,500,000,000</t>
+  </si>
+  <si>
+    <t>96.93</t>
+  </si>
+  <si>
+    <t>PYG</t>
+  </si>
+  <si>
+    <t>9693326.80</t>
+  </si>
+  <si>
+    <t>B1FL640</t>
+  </si>
+  <si>
+    <t>XS0267232485</t>
+  </si>
+  <si>
+    <t>Mitchells &amp; Butlers FRN 2033 (AB)</t>
+  </si>
+  <si>
+    <t>14,153,000</t>
+  </si>
+  <si>
+    <t>95.53</t>
+  </si>
+  <si>
+    <t>9645167.77</t>
+  </si>
+  <si>
+    <t>0405207</t>
+  </si>
+  <si>
+    <t>GB0004052071</t>
+  </si>
+  <si>
+    <t>Halma</t>
+  </si>
+  <si>
+    <t>241,837</t>
+  </si>
+  <si>
+    <t>39.34</t>
+  </si>
+  <si>
+    <t>9513867.58</t>
+  </si>
+  <si>
+    <t>BLDDH12</t>
+  </si>
+  <si>
+    <t>US26142V1052</t>
+  </si>
+  <si>
+    <t>DraftKings Inc</t>
+  </si>
+  <si>
+    <t>498,612</t>
+  </si>
+  <si>
+    <t>25.26</t>
+  </si>
+  <si>
+    <t>9489500.18</t>
+  </si>
+  <si>
+    <t>B3FF8W8</t>
+  </si>
+  <si>
+    <t>JP3845770001</t>
+  </si>
+  <si>
+    <t>Hoshizaki Corp</t>
+  </si>
+  <si>
+    <t>384,400</t>
+  </si>
+  <si>
+    <t>5295.00</t>
+  </si>
+  <si>
+    <t>9435750.19</t>
+  </si>
+  <si>
+    <t>0.24</t>
+  </si>
+  <si>
+    <t>6484620</t>
+  </si>
+  <si>
+    <t>JP3224200000</t>
+  </si>
+  <si>
+    <t>Kawasaki Heavy Industries</t>
+  </si>
+  <si>
+    <t>690,900</t>
+  </si>
+  <si>
+    <t>2922.50</t>
+  </si>
+  <si>
+    <t>9360451.64</t>
+  </si>
+  <si>
+    <t>6267359</t>
+  </si>
+  <si>
+    <t>HK0388045442</t>
+  </si>
+  <si>
+    <t>Hong Kong Exchanges &amp; Clearing</t>
+  </si>
+  <si>
+    <t>267,808</t>
+  </si>
+  <si>
+    <t>363.00</t>
+  </si>
+  <si>
+    <t>9340020.52</t>
+  </si>
+  <si>
+    <t>BGR7KH2</t>
+  </si>
+  <si>
+    <t>US98585X1046</t>
+  </si>
+  <si>
+    <t>YETI Holdings</t>
+  </si>
+  <si>
+    <t>250,077</t>
+  </si>
+  <si>
+    <t>49.56</t>
+  </si>
+  <si>
+    <t>9337966.56</t>
+  </si>
+  <si>
+    <t>B01FLR7</t>
+  </si>
+  <si>
+    <t>CNE1000003X6</t>
+  </si>
+  <si>
+    <t>Ping An Insurance</t>
+  </si>
+  <si>
+    <t>1,902,000</t>
+  </si>
+  <si>
+    <t>51.05</t>
+  </si>
+  <si>
+    <t>9328759.96</t>
+  </si>
+  <si>
+    <t>6911485</t>
+  </si>
+  <si>
+    <t>JP3951600000</t>
+  </si>
+  <si>
+    <t>Unicharm</t>
+  </si>
+  <si>
+    <t>2,078,600</t>
+  </si>
+  <si>
+    <t>943.60</t>
+  </si>
+  <si>
+    <t>9092555.20</t>
+  </si>
+  <si>
+    <t>0.23</t>
+  </si>
+  <si>
+    <t>3174300</t>
+  </si>
+  <si>
+    <t>GB0031743007</t>
+  </si>
+  <si>
+    <t>Burberry</t>
+  </si>
+  <si>
+    <t>855,337</t>
+  </si>
+  <si>
+    <t>10.62</t>
+  </si>
+  <si>
+    <t>9083678.94</t>
+  </si>
+  <si>
+    <t>0946580</t>
+  </si>
+  <si>
+    <t>GB0009465807</t>
+  </si>
+  <si>
+    <t>Weir</t>
+  </si>
+  <si>
+    <t>377,083</t>
+  </si>
+  <si>
+    <t>24.04</t>
+  </si>
+  <si>
+    <t>9065075.32</t>
+  </si>
+  <si>
+    <t>BQKY081</t>
+  </si>
+  <si>
+    <t>JE00BQKY0816</t>
+  </si>
+  <si>
+    <t>Wise Group Plc</t>
+  </si>
+  <si>
+    <t>995,514</t>
+  </si>
+  <si>
+    <t>9001437.59</t>
+  </si>
+  <si>
+    <t>6470544</t>
+  </si>
+  <si>
+    <t>JP3735000006</t>
+  </si>
+  <si>
+    <t>JEOL</t>
+  </si>
+  <si>
+    <t>258,500</t>
+  </si>
+  <si>
+    <t>7450.00</t>
+  </si>
+  <si>
+    <t>8927788.87</t>
+  </si>
+  <si>
+    <t>B8K6ZD1</t>
+  </si>
+  <si>
+    <t>US98138H1014</t>
+  </si>
+  <si>
+    <t>Workday Inc</t>
+  </si>
+  <si>
+    <t>96,340</t>
+  </si>
+  <si>
+    <t>122.42</t>
+  </si>
+  <si>
+    <t>8885999.47</t>
+  </si>
+  <si>
+    <t>US Ultra 10yr Note Future Sep 26 - Cash</t>
+  </si>
+  <si>
+    <t>11,696,750</t>
+  </si>
+  <si>
+    <t>8812770.77</t>
+  </si>
+  <si>
+    <t>BYVW0F7</t>
+  </si>
+  <si>
+    <t>US7223041028</t>
+  </si>
+  <si>
+    <t>PDD Holdings Inc</t>
+  </si>
+  <si>
+    <t>153,296</t>
+  </si>
+  <si>
+    <t>76.28</t>
+  </si>
+  <si>
+    <t>8810260.98</t>
+  </si>
+  <si>
+    <t>BYWD7L4</t>
+  </si>
+  <si>
+    <t>US81141R1005</t>
+  </si>
+  <si>
+    <t>Sea Ltd ADR</t>
+  </si>
+  <si>
+    <t>121,423</t>
+  </si>
+  <si>
+    <t>95.83</t>
+  </si>
+  <si>
+    <t>8766973.89</t>
+  </si>
+  <si>
+    <t>BMT9K01</t>
+  </si>
+  <si>
+    <t>GB00BMT9K014</t>
+  </si>
+  <si>
+    <t>Moonpig Group Plc</t>
+  </si>
+  <si>
+    <t>3,655,244</t>
+  </si>
+  <si>
+    <t>2.39</t>
+  </si>
+  <si>
+    <t>8750654.14</t>
+  </si>
+  <si>
+    <t>BMCM6P4</t>
+  </si>
+  <si>
+    <t>US26603R1068</t>
+  </si>
+  <si>
+    <t>Duolingo Inc</t>
+  </si>
+  <si>
+    <t>98,720</t>
+  </si>
+  <si>
+    <t>115.02</t>
+  </si>
+  <si>
+    <t>8555113.51</t>
+  </si>
+  <si>
+    <t>0.22</t>
+  </si>
+  <si>
+    <t>BMGNTQ5</t>
+  </si>
+  <si>
+    <t>US52567D1072</t>
+  </si>
+  <si>
+    <t>Lemonade Inc</t>
+  </si>
+  <si>
+    <t>174,259</t>
+  </si>
+  <si>
+    <t>65.05</t>
+  </si>
+  <si>
+    <t>8540627.58</t>
+  </si>
+  <si>
+    <t>BN6NP19</t>
+  </si>
+  <si>
+    <t>KYG6683N1034</t>
+  </si>
+  <si>
+    <t>Nu Holdings Ltd.</t>
+  </si>
+  <si>
+    <t>844,677</t>
+  </si>
+  <si>
+    <t>13.36</t>
+  </si>
+  <si>
+    <t>8502456.00</t>
+  </si>
+  <si>
+    <t>2421041</t>
+  </si>
+  <si>
+    <t>MXP370711014</t>
+  </si>
+  <si>
+    <t>Grupo Financiero Banorte</t>
+  </si>
+  <si>
+    <t>1,062,066</t>
+  </si>
+  <si>
+    <t>184.57</t>
+  </si>
+  <si>
+    <t>8452277.87</t>
+  </si>
+  <si>
+    <t>6804585</t>
+  </si>
+  <si>
+    <t>JP3371200001</t>
+  </si>
+  <si>
+    <t>Shin-Etsu Chemical</t>
+  </si>
+  <si>
+    <t>260,100</t>
+  </si>
+  <si>
+    <t>7008.00</t>
+  </si>
+  <si>
+    <t>8450093.93</t>
+  </si>
+  <si>
+    <t>6562474</t>
+  </si>
+  <si>
+    <t>AU000000WOR2</t>
+  </si>
+  <si>
+    <t>Worley Group</t>
+  </si>
+  <si>
+    <t>1,455,849</t>
+  </si>
+  <si>
+    <t>11.06</t>
+  </si>
+  <si>
+    <t>8404784.92</t>
+  </si>
+  <si>
+    <t>BPXZM88</t>
+  </si>
+  <si>
+    <t>XS2644969698</t>
+  </si>
+  <si>
+    <t>Realty Income 5.125% 2034</t>
+  </si>
+  <si>
+    <t>8,600,000</t>
+  </si>
+  <si>
+    <t>108.38</t>
+  </si>
+  <si>
+    <t>8402163.02</t>
+  </si>
+  <si>
+    <t>B0ZRRZ9</t>
+  </si>
+  <si>
+    <t>US298785DV50</t>
+  </si>
+  <si>
+    <t>EIB 4.875% 2036</t>
+  </si>
+  <si>
+    <t>10,542,000</t>
+  </si>
+  <si>
+    <t>103.50</t>
+  </si>
+  <si>
+    <t>8365943.16</t>
+  </si>
+  <si>
+    <t>B036QP1</t>
+  </si>
+  <si>
+    <t>JP3298400007</t>
+  </si>
+  <si>
+    <t>Cosmos Pharmaceutical</t>
+  </si>
+  <si>
+    <t>287,800</t>
+  </si>
+  <si>
+    <t>6186.00</t>
+  </si>
+  <si>
+    <t>8253303.13</t>
+  </si>
+  <si>
+    <t>0.21</t>
+  </si>
+  <si>
+    <t>BYZDVK8</t>
+  </si>
+  <si>
+    <t>GB00BYZDVK82</t>
+  </si>
+  <si>
+    <t>Softcat</t>
+  </si>
+  <si>
+    <t>450,517</t>
+  </si>
+  <si>
+    <t>18.30</t>
+  </si>
+  <si>
+    <t>8244461.10</t>
+  </si>
+  <si>
+    <t>B3FLWH9</t>
+  </si>
+  <si>
+    <t>GB00B3FLWH99</t>
+  </si>
+  <si>
+    <t>Bodycote</t>
+  </si>
+  <si>
+    <t>1,239,791</t>
+  </si>
+  <si>
+    <t>6.64</t>
+  </si>
+  <si>
+    <t>8232212.24</t>
+  </si>
+  <si>
+    <t>6271071</t>
+  </si>
+  <si>
+    <t>JP3642500007</t>
+  </si>
+  <si>
+    <t>Nakanishi</t>
+  </si>
+  <si>
+    <t>592,700</t>
+  </si>
+  <si>
+    <t>2990.00</t>
+  </si>
+  <si>
+    <t>8215485.00</t>
+  </si>
+  <si>
+    <t>BR3T950</t>
+  </si>
+  <si>
+    <t>XS2805328601</t>
+  </si>
+  <si>
+    <t>Rothesay Life 7.019% 2034</t>
+  </si>
+  <si>
+    <t>7,480,000</t>
+  </si>
+  <si>
+    <t>105.73</t>
+  </si>
+  <si>
+    <t>8198794.86</t>
+  </si>
+  <si>
+    <t>TRY Fwd Asset 13-May-2027 P</t>
+  </si>
+  <si>
+    <t>660,000,000</t>
+  </si>
+  <si>
+    <t>80.83</t>
+  </si>
+  <si>
+    <t>TRY</t>
+  </si>
+  <si>
+    <t>8165371.07</t>
+  </si>
+  <si>
+    <t>EGT9980P8Q17</t>
+  </si>
+  <si>
+    <t>Egypt T Bill 25/08/2026</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>539,350,000</t>
+  </si>
+  <si>
+    <t>96.39</t>
+  </si>
+  <si>
+    <t>EGP</t>
+  </si>
+  <si>
+    <t>7962982.57</t>
+  </si>
+  <si>
+    <t>XS3350910199</t>
+  </si>
+  <si>
+    <t>Westfield Stratford City 5.124% 2031</t>
+  </si>
+  <si>
+    <t>7,800,000</t>
+  </si>
+  <si>
+    <t>100.82</t>
+  </si>
+  <si>
+    <t>7924390.00</t>
+  </si>
+  <si>
+    <t>0.20</t>
+  </si>
+  <si>
+    <t>6054409</t>
+  </si>
+  <si>
+    <t>JP3116000005</t>
+  </si>
+  <si>
+    <t>Asahi Group Holdings</t>
+  </si>
+  <si>
+    <t>1,082,900</t>
+  </si>
+  <si>
+    <t>1548.00</t>
+  </si>
+  <si>
+    <t>7771169.85</t>
+  </si>
+  <si>
+    <t>6196408</t>
+  </si>
+  <si>
+    <t>JP3519400000</t>
+  </si>
+  <si>
+    <t>Chugai Pharmaceutical</t>
+  </si>
+  <si>
+    <t>220,100</t>
+  </si>
+  <si>
+    <t>7534.00</t>
+  </si>
+  <si>
+    <t>7687280.88</t>
+  </si>
+  <si>
+    <t>BT02H41</t>
+  </si>
+  <si>
+    <t>USP75744AU91</t>
+  </si>
+  <si>
+    <t>Paraguay 8.5% 04/04/2038</t>
+  </si>
+  <si>
+    <t>62,000,000,000</t>
+  </si>
+  <si>
+    <t>96.18</t>
+  </si>
+  <si>
+    <t>7598635.65</t>
+  </si>
+  <si>
+    <t>0732358</t>
+  </si>
+  <si>
+    <t>GB0007323586</t>
+  </si>
+  <si>
+    <t>Renishaw</t>
+  </si>
+  <si>
+    <t>148,197</t>
+  </si>
+  <si>
+    <t>51.20</t>
+  </si>
+  <si>
+    <t>7587686.40</t>
+  </si>
+  <si>
+    <t>BP3R2F1</t>
+  </si>
+  <si>
+    <t>CNE0000018R8</t>
+  </si>
+  <si>
+    <t>Kweichow Moutai 'A'</t>
+  </si>
+  <si>
+    <t>57,300</t>
+  </si>
+  <si>
+    <t>1185.49</t>
+  </si>
+  <si>
+    <t>7542656.47</t>
+  </si>
+  <si>
+    <t>0.19</t>
+  </si>
+  <si>
+    <t>IRS USD REC FIX 04/02/48</t>
+  </si>
+  <si>
+    <t>9,700,000</t>
+  </si>
+  <si>
+    <t>100.44</t>
+  </si>
+  <si>
+    <t>7464956.89</t>
+  </si>
+  <si>
+    <t>BJVBH14</t>
+  </si>
+  <si>
+    <t>US55354GAH39</t>
+  </si>
+  <si>
+    <t>MSCI Inc 4% 2029 (144A)</t>
+  </si>
+  <si>
+    <t>10,173,000</t>
+  </si>
+  <si>
+    <t>96.82</t>
+  </si>
+  <si>
+    <t>7459377.89</t>
+  </si>
+  <si>
+    <t>6640507</t>
+  </si>
+  <si>
+    <t>JP3749400002</t>
+  </si>
+  <si>
+    <t>Nippon Paint</t>
+  </si>
+  <si>
+    <t>1,522,900</t>
+  </si>
+  <si>
+    <t>1053.00</t>
+  </si>
+  <si>
+    <t>7434073.47</t>
+  </si>
+  <si>
+    <t>6728801</t>
+  </si>
+  <si>
+    <t>AU000000REH4</t>
+  </si>
+  <si>
+    <t>Reece Ltd</t>
+  </si>
+  <si>
+    <t>824,274</t>
+  </si>
+  <si>
+    <t>17.23</t>
+  </si>
+  <si>
+    <t>7413307.65</t>
+  </si>
+  <si>
+    <t>B39F3N0</t>
+  </si>
+  <si>
+    <t>US46625HHF01</t>
+  </si>
+  <si>
+    <t>J.P. Morgan 6.4% 2038</t>
+  </si>
+  <si>
+    <t>8,840,000</t>
+  </si>
+  <si>
+    <t>110.01</t>
+  </si>
+  <si>
+    <t>7380396.84</t>
+  </si>
+  <si>
+    <t>B3CPY89</t>
+  </si>
+  <si>
+    <t>XS0383001053</t>
+  </si>
+  <si>
+    <t>Heathrow Airport 6.45% 2031/33</t>
+  </si>
+  <si>
+    <t>Channel Islands, IoM</t>
+  </si>
+  <si>
+    <t>6,900,000</t>
+  </si>
+  <si>
+    <t>106.00</t>
+  </si>
+  <si>
+    <t>7338429.37</t>
+  </si>
+  <si>
+    <t>B4TX8S1</t>
+  </si>
+  <si>
+    <t>HK0000069689</t>
+  </si>
+  <si>
+    <t>AIA Group</t>
+  </si>
+  <si>
+    <t>1,063,400</t>
+  </si>
+  <si>
+    <t>71.45</t>
+  </si>
+  <si>
+    <t>7299893.90</t>
+  </si>
+  <si>
+    <t>6513126</t>
+  </si>
+  <si>
+    <t>JP3910660004</t>
+  </si>
+  <si>
+    <t>Tokio Marine Holdings Inc</t>
+  </si>
+  <si>
+    <t>215,900</t>
+  </si>
+  <si>
+    <t>7202.00</t>
+  </si>
+  <si>
+    <t>7208299.96</t>
+  </si>
+  <si>
+    <t>BMWVP21</t>
+  </si>
+  <si>
+    <t>US912810SZ21</t>
+  </si>
+  <si>
+    <t>US Treasury 2% 15/08/2051</t>
+  </si>
+  <si>
+    <t>16,391,000</t>
+  </si>
+  <si>
+    <t>57.26</t>
+  </si>
+  <si>
+    <t>7162976.72</t>
+  </si>
+  <si>
+    <t>BVDF2R9</t>
+  </si>
+  <si>
+    <t>USP06518AL18</t>
+  </si>
+  <si>
+    <t>Bahamas 8.25% 24/06/2036 (USD)</t>
+  </si>
+  <si>
+    <t>Bahamas</t>
+  </si>
+  <si>
+    <t>8,400,000</t>
+  </si>
+  <si>
+    <t>112.32</t>
+  </si>
+  <si>
+    <t>7117548.11</t>
+  </si>
+  <si>
+    <t>0.18</t>
+  </si>
+  <si>
+    <t>6099626</t>
+  </si>
+  <si>
+    <t>INE002A01018</t>
+  </si>
+  <si>
+    <t>Reliance Industries Ltd</t>
+  </si>
+  <si>
+    <t>688,011</t>
+  </si>
+  <si>
+    <t>1293.90</t>
+  </si>
+  <si>
+    <t>7085697.30</t>
+  </si>
+  <si>
+    <t>BY7QYJ5</t>
+  </si>
+  <si>
+    <t>GB00BY7QYJ50</t>
+  </si>
+  <si>
+    <t>Molten Ventures</t>
+  </si>
+  <si>
+    <t>1,220,310</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>7083899.55</t>
+  </si>
+  <si>
+    <t>IRS GBP REC FLT 02/02/31</t>
+  </si>
+  <si>
+    <t>6,800,000</t>
+  </si>
+  <si>
+    <t>6902929.06</t>
+  </si>
+  <si>
+    <t>BTY0RB8</t>
+  </si>
+  <si>
+    <t>XS3130015715</t>
+  </si>
+  <si>
+    <t>Supermarket Income REIT 5.125% 2031</t>
+  </si>
+  <si>
+    <t>99.36</t>
+  </si>
+  <si>
+    <t>6901675.97</t>
+  </si>
+  <si>
+    <t>B527RG8</t>
+  </si>
+  <si>
+    <t>XS0568142482</t>
+  </si>
+  <si>
+    <t>National Grid ED E Midlands 5.75% 2040</t>
+  </si>
+  <si>
+    <t>6,600,000</t>
+  </si>
+  <si>
+    <t>100.99</t>
+  </si>
+  <si>
+    <t>6893938.53</t>
+  </si>
+  <si>
+    <t>BMXHPJ5</t>
+  </si>
+  <si>
+    <t>XS2586780012</t>
+  </si>
+  <si>
+    <t>Temasek 3.5% 2033</t>
+  </si>
+  <si>
+    <t>7,700,000</t>
+  </si>
+  <si>
+    <t>101.59</t>
+  </si>
+  <si>
+    <t>6823961.87</t>
+  </si>
+  <si>
+    <t>BN44P25</t>
+  </si>
+  <si>
+    <t>GB00BN44P254</t>
+  </si>
+  <si>
+    <t>Baltic Classifieds Group Plc</t>
+  </si>
+  <si>
+    <t>3,617,744</t>
+  </si>
+  <si>
+    <t>1.88</t>
+  </si>
+  <si>
+    <t>6804976.46</t>
+  </si>
+  <si>
+    <t>0231888</t>
+  </si>
+  <si>
+    <t>GB0002318888</t>
+  </si>
+  <si>
+    <t>Cranswick plc</t>
+  </si>
+  <si>
+    <t>123,271</t>
+  </si>
+  <si>
+    <t>55.00</t>
+  </si>
+  <si>
+    <t>6779905.00</t>
+  </si>
+  <si>
+    <t>BJ7W9K4</t>
+  </si>
+  <si>
+    <t>SE0012853455</t>
+  </si>
+  <si>
+    <t>EQT</t>
+  </si>
+  <si>
+    <t>315,538</t>
+  </si>
+  <si>
+    <t>274.00</t>
+  </si>
+  <si>
+    <t>6730652.18</t>
+  </si>
+  <si>
+    <t>0.17</t>
+  </si>
+  <si>
+    <t>0664097</t>
+  </si>
+  <si>
+    <t>GB0006640972</t>
+  </si>
+  <si>
+    <t>4imprint</t>
+  </si>
+  <si>
+    <t>182,506</t>
+  </si>
+  <si>
+    <t>36.80</t>
+  </si>
+  <si>
+    <t>6716220.80</t>
+  </si>
+  <si>
+    <t>BTTQTB5</t>
+  </si>
+  <si>
+    <t>XS3237649051</t>
+  </si>
+  <si>
+    <t>Wise 5.1% 2030</t>
+  </si>
+  <si>
+    <t>98.05</t>
+  </si>
+  <si>
+    <t>6701512.80</t>
+  </si>
+  <si>
+    <t>BTRFVQ3</t>
+  </si>
+  <si>
+    <t>US900123DP27</t>
+  </si>
+  <si>
+    <t>Turkiye 7.125% 12/02/2032 (USD)</t>
+  </si>
+  <si>
+    <t>Turkey</t>
+  </si>
+  <si>
+    <t>8,316,000</t>
+  </si>
+  <si>
+    <t>102.73</t>
+  </si>
+  <si>
+    <t>6607528.79</t>
+  </si>
+  <si>
+    <t>0207458</t>
+  </si>
+  <si>
+    <t>GB0002074580</t>
+  </si>
+  <si>
+    <t>Genus</t>
+  </si>
+  <si>
+    <t>307,206</t>
+  </si>
+  <si>
+    <t>21.48</t>
+  </si>
+  <si>
+    <t>6598784.88</t>
+  </si>
+  <si>
+    <t>BS84850</t>
+  </si>
+  <si>
+    <t>XS3232877673</t>
+  </si>
+  <si>
+    <t>Southern Water 6.125% 2033</t>
+  </si>
+  <si>
+    <t>95.98</t>
+  </si>
+  <si>
+    <t>6574400.35</t>
+  </si>
+  <si>
+    <t>BNVZ457</t>
+  </si>
+  <si>
+    <t>BE0390256254</t>
+  </si>
+  <si>
+    <t>Warehouses De Pauw 3.125% 2031</t>
+  </si>
+  <si>
+    <t>7,600,000</t>
+  </si>
+  <si>
+    <t>98.21</t>
+  </si>
+  <si>
+    <t>6522379.82</t>
+  </si>
+  <si>
+    <t>6658801</t>
+  </si>
+  <si>
+    <t>JP3201200007</t>
+  </si>
+  <si>
+    <t>Olympus</t>
+  </si>
+  <si>
+    <t>816,500</t>
+  </si>
+  <si>
+    <t>1699.00</t>
+  </si>
+  <si>
+    <t>6430972.60</t>
+  </si>
+  <si>
+    <t>B1XGNW4</t>
+  </si>
+  <si>
+    <t>US45784P1012</t>
+  </si>
+  <si>
+    <t>Insulet</t>
+  </si>
+  <si>
+    <t>55,179</t>
+  </si>
+  <si>
+    <t>152.25</t>
+  </si>
+  <si>
+    <t>6329631.00</t>
+  </si>
+  <si>
+    <t>0.16</t>
+  </si>
+  <si>
+    <t>BD2B4V0</t>
+  </si>
+  <si>
+    <t>US24823R1059</t>
+  </si>
+  <si>
+    <t>Denali Therapeutics</t>
+  </si>
+  <si>
+    <t>326,062</t>
+  </si>
+  <si>
+    <t>25.72</t>
+  </si>
+  <si>
+    <t>6318564.43</t>
+  </si>
+  <si>
+    <t>BH4G422</t>
+  </si>
+  <si>
+    <t>JP1300621K47</t>
+  </si>
+  <si>
+    <t>Japan (Govt) 0.5% 20/03/2049 #62</t>
+  </si>
+  <si>
+    <t>2,682,300,000</t>
+  </si>
+  <si>
+    <t>50.43</t>
+  </si>
+  <si>
+    <t>6288740.20</t>
+  </si>
+  <si>
+    <t>0682538</t>
+  </si>
+  <si>
+    <t>GB0006825383</t>
+  </si>
+  <si>
+    <t>Persimmon</t>
+  </si>
+  <si>
+    <t>593,799</t>
+  </si>
+  <si>
+    <t>10.50</t>
+  </si>
+  <si>
+    <t>6234889.50</t>
+  </si>
+  <si>
+    <t>6639550</t>
+  </si>
+  <si>
+    <t>JP3756600007</t>
+  </si>
+  <si>
+    <t>Nintendo</t>
+  </si>
+  <si>
+    <t>196,300</t>
+  </si>
+  <si>
+    <t>6815.00</t>
+  </si>
+  <si>
+    <t>6201735.66</t>
+  </si>
+  <si>
+    <t>BRBWDG0</t>
+  </si>
+  <si>
+    <t>XS2901492582</t>
+  </si>
+  <si>
+    <t>Yorkshire Water 6.375% 2034</t>
+  </si>
+  <si>
+    <t>6,000,000</t>
+  </si>
+  <si>
+    <t>102.43</t>
+  </si>
+  <si>
+    <t>6190302.60</t>
+  </si>
+  <si>
+    <t>BRBTX49</t>
+  </si>
+  <si>
+    <t>FR001400SMR0</t>
+  </si>
+  <si>
+    <t>EDF 7.375% 2035 Perp</t>
+  </si>
+  <si>
+    <t>5,700,000</t>
+  </si>
+  <si>
+    <t>105.07</t>
+  </si>
+  <si>
+    <t>6108938.28</t>
+  </si>
+  <si>
+    <t>XS3307225170</t>
+  </si>
+  <si>
+    <t>Just Group 6.5% 2032/2037 T2</t>
+  </si>
+  <si>
+    <t>100.74</t>
+  </si>
+  <si>
+    <t>6058449.40</t>
+  </si>
+  <si>
+    <t>BVK69X0</t>
+  </si>
+  <si>
+    <t>XS3222533112</t>
+  </si>
+  <si>
+    <t>Northern Powergrid 5.375% 2037</t>
+  </si>
+  <si>
+    <t>5,900,000</t>
+  </si>
+  <si>
+    <t>97.51</t>
+  </si>
+  <si>
+    <t>5959753.41</t>
+  </si>
+  <si>
+    <t>0.15</t>
+  </si>
+  <si>
+    <t>BSS82C7</t>
+  </si>
+  <si>
+    <t>XS0275282878</t>
+  </si>
+  <si>
+    <t>Telereal FRN 2031 (B7)</t>
+  </si>
+  <si>
+    <t>8,264,000</t>
+  </si>
+  <si>
+    <t>96.75</t>
+  </si>
+  <si>
+    <t>5896946.70</t>
+  </si>
+  <si>
+    <t>BJ4XKN0</t>
+  </si>
+  <si>
+    <t>FR0011710284</t>
+  </si>
+  <si>
+    <t>EDF 6% 2114</t>
+  </si>
+  <si>
+    <t>6,700,000</t>
+  </si>
+  <si>
+    <t>85.00</t>
+  </si>
+  <si>
+    <t>5870364.97</t>
+  </si>
+  <si>
+    <t>BRQPST2</t>
+  </si>
+  <si>
+    <t>XS3086813436</t>
+  </si>
+  <si>
+    <t>Nationwide 7.875% 2031 Perp AT1</t>
+  </si>
+  <si>
+    <t>5,600,000</t>
+  </si>
+  <si>
+    <t>104.52</t>
+  </si>
+  <si>
+    <t>5864889.00</t>
+  </si>
+  <si>
+    <t>BW0BGZ3</t>
+  </si>
+  <si>
+    <t>AU000000CAR3</t>
+  </si>
+  <si>
+    <t>Carsales.com</t>
+  </si>
+  <si>
+    <t>435,114</t>
+  </si>
+  <si>
+    <t>25.76</t>
+  </si>
+  <si>
+    <t>5850649.22</t>
+  </si>
+  <si>
+    <t>BMTYHJ4</t>
+  </si>
+  <si>
+    <t>XS2630420268</t>
+  </si>
+  <si>
+    <t>Intesa Sanpaolo 6.625% 2033</t>
+  </si>
+  <si>
+    <t>5,320,000</t>
+  </si>
+  <si>
+    <t>107.56</t>
+  </si>
+  <si>
+    <t>5750871.92</t>
+  </si>
+  <si>
+    <t>BRJLWJ5</t>
+  </si>
+  <si>
+    <t>XS2795388383</t>
+  </si>
+  <si>
+    <t>Schroders 6.346% 2029/34 T2</t>
+  </si>
+  <si>
+    <t>5,300,000</t>
+  </si>
+  <si>
+    <t>103.04</t>
+  </si>
+  <si>
+    <t>5612559.70</t>
+  </si>
+  <si>
+    <t>B0GDY11</t>
+  </si>
+  <si>
+    <t>XS0226897030</t>
+  </si>
+  <si>
+    <t>Marston's FRN 2035 (B)</t>
+  </si>
+  <si>
+    <t>5,872,000</t>
+  </si>
+  <si>
+    <t>92.38</t>
+  </si>
+  <si>
+    <t>5502695.68</t>
+  </si>
+  <si>
+    <t>0.14</t>
+  </si>
+  <si>
+    <t>GBP CCP Initial Margin</t>
+  </si>
+  <si>
+    <t>5,495,247</t>
+  </si>
+  <si>
+    <t>5495247.08</t>
+  </si>
+  <si>
+    <t>BYT1DJ1</t>
+  </si>
+  <si>
+    <t>GB00BYT1DJ19</t>
+  </si>
+  <si>
+    <t>ICG Plc</t>
+  </si>
+  <si>
+    <t>322,347</t>
+  </si>
+  <si>
+    <t>16.89</t>
+  </si>
+  <si>
+    <t>5444440.83</t>
+  </si>
+  <si>
+    <t>BTWVBN3</t>
+  </si>
+  <si>
+    <t>XS2984222989</t>
+  </si>
+  <si>
+    <t>Banco Santander 5.625% 2030/31</t>
+  </si>
+  <si>
+    <t>5,200,000</t>
+  </si>
+  <si>
+    <t>101.81</t>
+  </si>
+  <si>
+    <t>5417289.98</t>
+  </si>
+  <si>
+    <t>6870564</t>
+  </si>
+  <si>
+    <t>JP3452000007</t>
+  </si>
+  <si>
+    <t>Taiyo Yuden</t>
+  </si>
+  <si>
+    <t>57,700</t>
+  </si>
+  <si>
+    <t>20150.00</t>
+  </si>
+  <si>
+    <t>5389865.84</t>
+  </si>
+  <si>
+    <t>BZ0D672</t>
+  </si>
+  <si>
+    <t>GB00BZ0D6727</t>
+  </si>
+  <si>
+    <t>Kainos Group</t>
+  </si>
+  <si>
+    <t>702,424</t>
+  </si>
+  <si>
+    <t>7.67</t>
+  </si>
+  <si>
+    <t>5387592.08</t>
+  </si>
+  <si>
+    <t>BPJK061</t>
+  </si>
+  <si>
+    <t>XS2521025408</t>
+  </si>
+  <si>
+    <t>DNB Bank 4% 2026/27</t>
+  </si>
+  <si>
+    <t>5,180,000</t>
+  </si>
+  <si>
+    <t>99.95</t>
+  </si>
+  <si>
+    <t>5357481.24</t>
+  </si>
+  <si>
+    <t>6309466</t>
+  </si>
+  <si>
+    <t>JP3436120004</t>
+  </si>
+  <si>
+    <t>SBI Holdings</t>
+  </si>
+  <si>
+    <t>437,700</t>
+  </si>
+  <si>
+    <t>2639.00</t>
+  </si>
+  <si>
+    <t>5354797.21</t>
+  </si>
+  <si>
+    <t>B0FYMT9</t>
+  </si>
+  <si>
+    <t>GB00B0FYMT95</t>
+  </si>
+  <si>
+    <t>Helical</t>
+  </si>
+  <si>
+    <t>2,789,141</t>
+  </si>
+  <si>
+    <t>5349572.44</t>
+  </si>
+  <si>
+    <t>HUF Fwd Asset 09-Jul-2026 P</t>
+  </si>
+  <si>
+    <t>2,200,000,000</t>
+  </si>
+  <si>
+    <t>413.37</t>
+  </si>
+  <si>
+    <t>5322064.41</t>
+  </si>
+  <si>
+    <t>BSCDBV0</t>
+  </si>
+  <si>
+    <t>XS2958244332</t>
+  </si>
+  <si>
+    <t>Domestic &amp; General 8.125% 2029</t>
+  </si>
+  <si>
+    <t>4,900,000</t>
+  </si>
+  <si>
+    <t>103.56</t>
+  </si>
+  <si>
+    <t>5207752.59</t>
+  </si>
+  <si>
+    <t>0.13</t>
+  </si>
+  <si>
+    <t>BNC1841</t>
+  </si>
+  <si>
+    <t>US040114HU71</t>
+  </si>
+  <si>
+    <t>Argentina 5% 09/01/2038 (USD)</t>
+  </si>
+  <si>
+    <t>7,952,369</t>
+  </si>
+  <si>
+    <t>5154285.68</t>
+  </si>
+  <si>
+    <t>6804820</t>
+  </si>
+  <si>
+    <t>JP3358000002</t>
+  </si>
+  <si>
+    <t>Shimano</t>
+  </si>
+  <si>
+    <t>64,100</t>
+  </si>
+  <si>
+    <t>17345.00</t>
+  </si>
+  <si>
+    <t>5154178.14</t>
+  </si>
+  <si>
+    <t>BLF7SY2</t>
+  </si>
+  <si>
+    <t>XS2250902389</t>
+  </si>
+  <si>
+    <t>Pershing Square Holdings 3.25% 2030</t>
+  </si>
+  <si>
+    <t>7,388,000</t>
+  </si>
+  <si>
+    <t>92.13</t>
+  </si>
+  <si>
+    <t>5150943.89</t>
+  </si>
+  <si>
+    <t>BQPG2F3</t>
+  </si>
+  <si>
+    <t>INE758E01017</t>
+  </si>
+  <si>
+    <t>Jio Financial Services Ltd</t>
+  </si>
+  <si>
+    <t>2,736,223</t>
+  </si>
+  <si>
+    <t>236.44</t>
+  </si>
+  <si>
+    <t>5149427.41</t>
+  </si>
+  <si>
+    <t>BK7YB01</t>
+  </si>
+  <si>
+    <t>XS2057072477</t>
+  </si>
+  <si>
+    <t>CK Hutchison Telecom 2.625% 2034</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>6,250,000</t>
+  </si>
+  <si>
+    <t>78.62</t>
+  </si>
+  <si>
+    <t>5028834.66</t>
+  </si>
+  <si>
+    <t>BPVDXX6</t>
+  </si>
+  <si>
+    <t>GB00BPVDXX64</t>
+  </si>
+  <si>
+    <t>Applied Nutrition</t>
+  </si>
+  <si>
+    <t>1,564,933</t>
+  </si>
+  <si>
+    <t>3.11</t>
+  </si>
+  <si>
+    <t>4866941.63</t>
+  </si>
+  <si>
+    <t>B8P4LP4</t>
+  </si>
+  <si>
+    <t>NZXROE0001S2</t>
+  </si>
+  <si>
+    <t>Xero Ltd</t>
+  </si>
+  <si>
+    <t>128,666</t>
+  </si>
+  <si>
+    <t>72.22</t>
+  </si>
+  <si>
+    <t>4850387.42</t>
+  </si>
+  <si>
+    <t>BP5DSY8</t>
+  </si>
+  <si>
+    <t>US53566V1061</t>
+  </si>
+  <si>
+    <t>Lineage Inc</t>
+  </si>
+  <si>
+    <t>148,667</t>
+  </si>
+  <si>
+    <t>43.25</t>
+  </si>
+  <si>
+    <t>4844488.79</t>
+  </si>
+  <si>
+    <t>BGJW376</t>
+  </si>
+  <si>
+    <t>KYG596691041</t>
+  </si>
+  <si>
+    <t>Meituan</t>
+  </si>
+  <si>
+    <t>732,170</t>
+  </si>
+  <si>
+    <t>68.50</t>
+  </si>
+  <si>
+    <t>4818592.06</t>
+  </si>
+  <si>
+    <t>0.12</t>
+  </si>
+  <si>
+    <t>BL0NTJ7</t>
+  </si>
+  <si>
+    <t>XS2579488201</t>
+  </si>
+  <si>
+    <t>CaixaBank 6.875% 2028/33 T2</t>
+  </si>
+  <si>
+    <t>4,600,000</t>
+  </si>
+  <si>
+    <t>103.40</t>
+  </si>
+  <si>
+    <t>4813507.20</t>
+  </si>
+  <si>
+    <t>B434040</t>
+  </si>
+  <si>
+    <t>US87973RAB69</t>
+  </si>
+  <si>
+    <t>Temasek 5.375% 2039 (RegS)</t>
+  </si>
+  <si>
+    <t>5,901,000</t>
+  </si>
+  <si>
+    <t>107.12</t>
+  </si>
+  <si>
+    <t>4787214.64</t>
+  </si>
+  <si>
+    <t>BYXL8H0</t>
+  </si>
+  <si>
+    <t>INE726G01019</t>
+  </si>
+  <si>
+    <t>ICICI Prudential Life Insurance</t>
+  </si>
+  <si>
+    <t>1,222,960</t>
+  </si>
+  <si>
+    <t>487.95</t>
+  </si>
+  <si>
+    <t>4749786.36</t>
+  </si>
+  <si>
+    <t>BMV4NR2</t>
+  </si>
+  <si>
+    <t>JP3252200005</t>
+  </si>
+  <si>
+    <t>Kyoto Financial Group Inc</t>
+  </si>
+  <si>
+    <t>227,900</t>
+  </si>
+  <si>
+    <t>4494.00</t>
+  </si>
+  <si>
+    <t>4747931.94</t>
+  </si>
+  <si>
+    <t>BL981Z3</t>
+  </si>
+  <si>
+    <t>XS2358903057</t>
+  </si>
+  <si>
+    <t>Assura Financing 1.625% 2033</t>
+  </si>
+  <si>
+    <t>6,100,000</t>
+  </si>
+  <si>
+    <t>77.73</t>
+  </si>
+  <si>
+    <t>4741448.75</t>
+  </si>
+  <si>
+    <t>Collateral Account Memo</t>
+  </si>
+  <si>
+    <t>4,630,000</t>
+  </si>
+  <si>
+    <t>4630000.00</t>
+  </si>
+  <si>
+    <t>BYVHXC0</t>
+  </si>
+  <si>
+    <t>XS1713474838</t>
+  </si>
+  <si>
+    <t>University of Oxford 2.544% 2117</t>
+  </si>
+  <si>
+    <t>10,200,000</t>
+  </si>
+  <si>
+    <t>43.53</t>
+  </si>
+  <si>
+    <t>4585290.14</t>
+  </si>
+  <si>
+    <t>BSVH8X4</t>
+  </si>
+  <si>
+    <t>US680665AN65</t>
+  </si>
+  <si>
+    <t>Olin 6.625% 2033 (144A)</t>
+  </si>
+  <si>
+    <t>6,033,000</t>
+  </si>
+  <si>
+    <t>98.87</t>
+  </si>
+  <si>
+    <t>4568605.04</t>
+  </si>
+  <si>
+    <t>BMQ89L5</t>
+  </si>
+  <si>
+    <t>US87043Q1085</t>
+  </si>
+  <si>
+    <t>Sweetgreen</t>
+  </si>
+  <si>
+    <t>683,680</t>
+  </si>
+  <si>
+    <t>8.81</t>
+  </si>
+  <si>
+    <t>4538120.78</t>
+  </si>
+  <si>
+    <t>BD45SH4</t>
+  </si>
+  <si>
+    <t>GB00BD45SH49</t>
+  </si>
+  <si>
+    <t>IntegraFin</t>
+  </si>
+  <si>
+    <t>1,267,918</t>
+  </si>
+  <si>
+    <t>3.55</t>
+  </si>
+  <si>
+    <t>4494769.31</t>
+  </si>
+  <si>
+    <t>BNYD0X8</t>
+  </si>
+  <si>
+    <t>XS3069217621</t>
+  </si>
+  <si>
+    <t>Barclays 8.375% 2031 Perp AT1</t>
+  </si>
+  <si>
+    <t>4,200,000</t>
+  </si>
+  <si>
+    <t>106.62</t>
+  </si>
+  <si>
+    <t>4492420.00</t>
+  </si>
+  <si>
+    <t>BT26KW0</t>
+  </si>
+  <si>
+    <t>USP48864AS47</t>
+  </si>
+  <si>
+    <t>Barbados 8% 26/06/2035 (USD)</t>
+  </si>
+  <si>
+    <t>Barbados</t>
+  </si>
+  <si>
+    <t>5,500,000</t>
+  </si>
+  <si>
+    <t>107.50</t>
+  </si>
+  <si>
+    <t>4458465.44</t>
+  </si>
+  <si>
+    <t>BP9MBS6</t>
+  </si>
+  <si>
+    <t>XS3176173568</t>
+  </si>
+  <si>
+    <t>NextEra Energy 3.996% 2031/2056</t>
+  </si>
+  <si>
+    <t>98.96</t>
+  </si>
+  <si>
+    <t>4455485.63</t>
+  </si>
+  <si>
+    <t>BVBQTB7</t>
+  </si>
+  <si>
+    <t>US21688ABP66</t>
+  </si>
+  <si>
+    <t>Rabobank Groep 3.957% 2028</t>
+  </si>
+  <si>
+    <t>99.07</t>
+  </si>
+  <si>
+    <t>4439444.38</t>
+  </si>
+  <si>
+    <t>0.11</t>
+  </si>
+  <si>
+    <t>US Ultra Long (CBT) Sep 26 - Cash</t>
+  </si>
+  <si>
+    <t>5,807,813</t>
+  </si>
+  <si>
+    <t>4375824.07</t>
+  </si>
+  <si>
+    <t>IRS EUR REC FLT 11/09/55</t>
+  </si>
+  <si>
+    <t>5,000,000</t>
+  </si>
+  <si>
+    <t>99.98</t>
+  </si>
+  <si>
+    <t>4374737.13</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SoftBank Corp 3.936% 2032</t>
+  </si>
+  <si>
+    <t>101.12</t>
+  </si>
+  <si>
+    <t>4355346.77</t>
+  </si>
+  <si>
+    <t>BMC6K10</t>
+  </si>
+  <si>
+    <t>FR0014000O87</t>
+  </si>
+  <si>
+    <t>Ubisoft Entertainment 0.878% 2027</t>
+  </si>
+  <si>
+    <t>88.49</t>
+  </si>
+  <si>
+    <t>4293920.63</t>
+  </si>
+  <si>
+    <t>BTWQKX1</t>
+  </si>
+  <si>
+    <t>XS3079969443</t>
+  </si>
+  <si>
+    <t>Blue Owl Credit Income 4.25% 2031</t>
+  </si>
+  <si>
+    <t>96.78</t>
+  </si>
+  <si>
+    <t>4243415.81</t>
+  </si>
+  <si>
+    <t>BL6LVP5</t>
+  </si>
+  <si>
+    <t>US38016LAC90</t>
+  </si>
+  <si>
+    <t>Go Daddy 3.5% 2029 (144A)</t>
+  </si>
+  <si>
+    <t>94.28</t>
+  </si>
+  <si>
+    <t>4242306.69</t>
+  </si>
+  <si>
+    <t>BPCP4B6</t>
+  </si>
+  <si>
+    <t>UG12K0811352</t>
+  </si>
+  <si>
+    <t>Uganda 16.25% 08/11/2035</t>
+  </si>
+  <si>
+    <t>Uganda</t>
+  </si>
+  <si>
+    <t>19,400,000,000</t>
+  </si>
+  <si>
+    <t>102.59</t>
+  </si>
+  <si>
+    <t>UGX</t>
+  </si>
+  <si>
+    <t>4150803.50</t>
+  </si>
+  <si>
+    <t>BNG47C7</t>
+  </si>
+  <si>
+    <t>XS2328412064</t>
+  </si>
+  <si>
+    <t>Welsh Water 2.375% 2034</t>
+  </si>
+  <si>
+    <t>5,342,000</t>
+  </si>
+  <si>
+    <t>76.72</t>
+  </si>
+  <si>
+    <t>4129880.09</t>
+  </si>
+  <si>
+    <t>BL98841</t>
+  </si>
+  <si>
+    <t>US76954A1034</t>
+  </si>
+  <si>
+    <t>Rivian Automotive Inc</t>
+  </si>
+  <si>
+    <t>296,819</t>
+  </si>
+  <si>
+    <t>17.35</t>
+  </si>
+  <si>
+    <t>3880060.01</t>
+  </si>
+  <si>
+    <t>0.10</t>
+  </si>
+  <si>
+    <t>6709099</t>
+  </si>
+  <si>
+    <t>ID1000118201</t>
+  </si>
+  <si>
+    <t>Bank Rakyat Indonesia</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>33,711,791</t>
+  </si>
+  <si>
+    <t>2730.00</t>
+  </si>
+  <si>
+    <t>IDR</t>
+  </si>
+  <si>
+    <t>3878146.62</t>
+  </si>
+  <si>
+    <t>B63QSB3</t>
+  </si>
+  <si>
+    <t>GB00B63QSB39</t>
+  </si>
+  <si>
+    <t>Greggs</t>
+  </si>
+  <si>
+    <t>240,844</t>
+  </si>
+  <si>
+    <t>16.00</t>
+  </si>
+  <si>
+    <t>3853504.00</t>
+  </si>
+  <si>
+    <t>BD5ZWW6</t>
+  </si>
+  <si>
+    <t>JP3869960009</t>
+  </si>
+  <si>
+    <t>Money Forward</t>
+  </si>
+  <si>
+    <t>190,100</t>
+  </si>
+  <si>
+    <t>4371.00</t>
+  </si>
+  <si>
+    <t>3852033.14</t>
+  </si>
+  <si>
+    <t>BX52G92</t>
+  </si>
+  <si>
+    <t>US963320BF20</t>
+  </si>
+  <si>
+    <t>Whirlpool Corp 7.5% 2031 (144A)</t>
+  </si>
+  <si>
+    <t>101.53</t>
+  </si>
+  <si>
+    <t>3835649.14</t>
+  </si>
+  <si>
+    <t>BPK64L1</t>
+  </si>
+  <si>
+    <t>XS2610894326</t>
+  </si>
+  <si>
+    <t>TP ICAP Gp 7.875% 2030</t>
+  </si>
+  <si>
+    <t>3,519,000</t>
+  </si>
+  <si>
+    <t>107.35</t>
+  </si>
+  <si>
+    <t>3833602.95</t>
+  </si>
+  <si>
+    <t>BRDYMB2</t>
+  </si>
+  <si>
+    <t>XS2635182509</t>
+  </si>
+  <si>
+    <t>Close Brothers 7.75% 2028</t>
+  </si>
+  <si>
+    <t>3,650,000</t>
+  </si>
+  <si>
+    <t>104.25</t>
+  </si>
+  <si>
+    <t>3817455.05</t>
+  </si>
+  <si>
+    <t>BKVF0G9</t>
+  </si>
+  <si>
+    <t>XS2895056013</t>
+  </si>
+  <si>
+    <t>Ukraine 1.75% 01/02/2034 (USD)</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>7,000,000</t>
+  </si>
+  <si>
+    <t>70.45</t>
+  </si>
+  <si>
+    <t>3813769.14</t>
+  </si>
+  <si>
+    <t>BSML6T7</t>
+  </si>
+  <si>
+    <t>US3168411052</t>
+  </si>
+  <si>
+    <t>Figma Inc</t>
+  </si>
+  <si>
+    <t>277,049</t>
+  </si>
+  <si>
+    <t>18.09</t>
+  </si>
+  <si>
+    <t>3776090.72</t>
+  </si>
+  <si>
+    <t>BLCY1V4</t>
+  </si>
+  <si>
+    <t>XS2643776680</t>
+  </si>
+  <si>
+    <t>Admiral Group 8.5% 2034 T2</t>
+  </si>
+  <si>
+    <t>3,160,000</t>
+  </si>
+  <si>
+    <t>114.17</t>
+  </si>
+  <si>
+    <t>3737701.21</t>
+  </si>
+  <si>
+    <t>0286941</t>
+  </si>
+  <si>
+    <t>GB0002869419</t>
+  </si>
+  <si>
+    <t>Big Yellow Group</t>
+  </si>
+  <si>
+    <t>405,327</t>
+  </si>
+  <si>
+    <t>9.03</t>
+  </si>
+  <si>
+    <t>3658076.18</t>
+  </si>
+  <si>
+    <t>0.09</t>
+  </si>
+  <si>
+    <t>BRQPZV3</t>
+  </si>
+  <si>
+    <t>FR0014010A08</t>
+  </si>
+  <si>
+    <t>Worldline SA 5.5% 2030</t>
+  </si>
+  <si>
+    <t>91.40</t>
+  </si>
+  <si>
+    <t>3633609.84</t>
+  </si>
+  <si>
+    <t>B6R2TV4</t>
+  </si>
+  <si>
+    <t>CA135087ZS68</t>
+  </si>
+  <si>
+    <t>Canada 3.5% 01/12/2045</t>
+  </si>
+  <si>
+    <t>6,924,000</t>
+  </si>
+  <si>
+    <t>97.96</t>
+  </si>
+  <si>
+    <t>3612163.67</t>
+  </si>
+  <si>
+    <t>BWD6B50</t>
+  </si>
+  <si>
+    <t>XS3221873600</t>
+  </si>
+  <si>
+    <t>doValue 5.375% 2031</t>
+  </si>
+  <si>
+    <t>4,100,000</t>
+  </si>
+  <si>
+    <t>101.49</t>
+  </si>
+  <si>
+    <t>3607954.13</t>
+  </si>
+  <si>
+    <t>BP6SRB2</t>
+  </si>
+  <si>
+    <t>XS2898771774</t>
+  </si>
+  <si>
+    <t>Anglian Water 6.25% 2044</t>
+  </si>
+  <si>
+    <t>3,600,000</t>
+  </si>
+  <si>
+    <t>94.10</t>
+  </si>
+  <si>
+    <t>3566910.94</t>
+  </si>
+  <si>
+    <t>BTDY3B3</t>
+  </si>
+  <si>
+    <t>SG1AF5000000</t>
+  </si>
+  <si>
+    <t>iFAST Corp</t>
+  </si>
+  <si>
+    <t>693,400</t>
+  </si>
+  <si>
+    <t>8.83</t>
+  </si>
+  <si>
+    <t>3566499.46</t>
+  </si>
+  <si>
+    <t>BMCG6G7</t>
+  </si>
+  <si>
+    <t>JP1300831Q70</t>
+  </si>
+  <si>
+    <t>Japan (Govt) 2.2% 20/06/2054</t>
+  </si>
+  <si>
+    <t>1,055,750,000</t>
+  </si>
+  <si>
+    <t>70.81</t>
+  </si>
+  <si>
+    <t>3468682.52</t>
+  </si>
+  <si>
+    <t>B1HDNR6</t>
+  </si>
+  <si>
+    <t>XS0274208007</t>
+  </si>
+  <si>
+    <t>Telereal FRN 2031 (B6)</t>
+  </si>
+  <si>
+    <t>92.26</t>
+  </si>
+  <si>
+    <t>3399847.62</t>
+  </si>
+  <si>
+    <t>BMGDDS5</t>
+  </si>
+  <si>
+    <t>US74977SDN99</t>
+  </si>
+  <si>
+    <t>Rabobank Groep 3.649% 2027/28 (RegS)</t>
+  </si>
+  <si>
+    <t>4,460,000</t>
+  </si>
+  <si>
+    <t>99.41</t>
+  </si>
+  <si>
+    <t>3368967.80</t>
+  </si>
+  <si>
+    <t>BD7F8X7</t>
+  </si>
+  <si>
+    <t>US46625HRY89</t>
+  </si>
+  <si>
+    <t>J.P. Morgan 3.782% 2028</t>
+  </si>
+  <si>
+    <t>4,335,000</t>
+  </si>
+  <si>
+    <t>99.61</t>
+  </si>
+  <si>
+    <t>3304574.33</t>
+  </si>
+  <si>
+    <t>BF00101</t>
+  </si>
+  <si>
+    <t>US345397YT41</t>
+  </si>
+  <si>
+    <t>Ford Motor Credit Co 3.815% 2027</t>
+  </si>
+  <si>
+    <t>4,400,000</t>
+  </si>
+  <si>
+    <t>98.58</t>
+  </si>
+  <si>
+    <t>3288368.08</t>
+  </si>
+  <si>
+    <t>0.08</t>
+  </si>
+  <si>
+    <t>BJVQC70</t>
+  </si>
+  <si>
+    <t>GB00BJVQC708</t>
+  </si>
+  <si>
+    <t>Helios Towers plc Ord Gbp0.01</t>
+  </si>
+  <si>
+    <t>1,642,421</t>
+  </si>
+  <si>
+    <t>2.00</t>
+  </si>
+  <si>
+    <t>3288126.84</t>
+  </si>
+  <si>
+    <t>BRV0DH5</t>
+  </si>
+  <si>
+    <t>XS2848952151</t>
+  </si>
+  <si>
+    <t>BestSecret E+3.75% FRN 2029</t>
+  </si>
+  <si>
+    <t>3,696,000</t>
+  </si>
+  <si>
+    <t>101.46</t>
+  </si>
+  <si>
+    <t>3270159.73</t>
+  </si>
+  <si>
+    <t>JPY Fwd Asset 09-Jul-2026 P</t>
+  </si>
+  <si>
+    <t>700,000,000</t>
+  </si>
+  <si>
+    <t>215.55</t>
+  </si>
+  <si>
+    <t>3247550.01</t>
+  </si>
+  <si>
+    <t>BNGH6X0</t>
+  </si>
+  <si>
+    <t>XS3278764579</t>
+  </si>
+  <si>
+    <t>Investec 5.625% 2031/36 T2</t>
+  </si>
+  <si>
+    <t>3,200,000</t>
+  </si>
+  <si>
+    <t>99.10</t>
+  </si>
+  <si>
+    <t>3245813.54</t>
+  </si>
+  <si>
+    <t>BYM54C0</t>
+  </si>
+  <si>
+    <t>AU000XCLWAS7</t>
+  </si>
+  <si>
+    <t>Australia 3% 21/03/2047</t>
+  </si>
+  <si>
+    <t>8,457,000</t>
+  </si>
+  <si>
+    <t>72.55</t>
+  </si>
+  <si>
+    <t>3238838.17</t>
+  </si>
+  <si>
+    <t>BRTZPD2</t>
+  </si>
+  <si>
+    <t>US12116LAE92</t>
+  </si>
+  <si>
+    <t>Burford Capital 9.25% 2031 (144A)</t>
   </si>
   <si>
     <t>97.45</t>
   </si>
   <si>
-    <t>HUF</t>
-[...2504 lines deleted...]
-    <t>12167145.12</t>
+    <t>3229318.23</t>
+  </si>
+  <si>
+    <t>BDG2BW9</t>
+  </si>
+  <si>
+    <t>XS1676401414</t>
+  </si>
+  <si>
+    <t>Tajikistan 7.125% 14/09/2027 (USD)</t>
+  </si>
+  <si>
+    <t>Tajikistan</t>
+  </si>
+  <si>
+    <t>8,310,000</t>
+  </si>
+  <si>
+    <t>100.76</t>
+  </si>
+  <si>
+    <t>3219900.31</t>
+  </si>
+  <si>
+    <t>6198578</t>
+  </si>
+  <si>
+    <t>AU000000REA9</t>
+  </si>
+  <si>
+    <t>REA Group</t>
+  </si>
+  <si>
+    <t>44,317</t>
+  </si>
+  <si>
+    <t>139.19</t>
+  </si>
+  <si>
+    <t>3219834.38</t>
+  </si>
+  <si>
+    <t>6259011</t>
+  </si>
+  <si>
+    <t>JP3397060009</t>
+  </si>
+  <si>
+    <t>Sugi Holdings</t>
+  </si>
+  <si>
+    <t>215,100</t>
+  </si>
+  <si>
+    <t>3150.00</t>
+  </si>
+  <si>
+    <t>3141073.19</t>
+  </si>
+  <si>
+    <t>BM8BKJ7</t>
+  </si>
+  <si>
+    <t>XS2982061702</t>
+  </si>
+  <si>
+    <t>Wagamama 8.5% 2030</t>
+  </si>
+  <si>
+    <t>3,530,000</t>
+  </si>
+  <si>
+    <t>86.60</t>
+  </si>
+  <si>
+    <t>3069375.61</t>
+  </si>
+  <si>
+    <t>BRC2574</t>
+  </si>
+  <si>
+    <t>XS2778383971</t>
+  </si>
+  <si>
+    <t>Anglian Water 5.75% 2043</t>
+  </si>
+  <si>
+    <t>3,400,000</t>
+  </si>
+  <si>
+    <t>89.71</t>
+  </si>
+  <si>
+    <t>3062598.79</t>
+  </si>
+  <si>
+    <t>BTWMSQ8</t>
+  </si>
+  <si>
+    <t>XS2978917404</t>
+  </si>
+  <si>
+    <t>Motability 6.25% 2045</t>
+  </si>
+  <si>
+    <t>98.27</t>
+  </si>
+  <si>
+    <t>3030468.95</t>
+  </si>
+  <si>
+    <t>BMFFNQ0</t>
+  </si>
+  <si>
+    <t>XS2449910921</t>
+  </si>
+  <si>
+    <t>NatWest Group 3.619% 2028/29</t>
+  </si>
+  <si>
+    <t>2,980,000</t>
+  </si>
+  <si>
+    <t>97.99</t>
+  </si>
+  <si>
+    <t>2947613.42</t>
+  </si>
+  <si>
+    <t>6211798</t>
+  </si>
+  <si>
+    <t>AU000000COH5</t>
+  </si>
+  <si>
+    <t>Cochlear</t>
+  </si>
+  <si>
+    <t>45,879</t>
+  </si>
+  <si>
+    <t>121.75</t>
+  </si>
+  <si>
+    <t>2915667.92</t>
+  </si>
+  <si>
+    <t>B11W6Z8</t>
+  </si>
+  <si>
+    <t>XS0248511254</t>
+  </si>
+  <si>
+    <t>Longstone 4.896% 2031</t>
+  </si>
+  <si>
+    <t>2,885,000</t>
+  </si>
+  <si>
+    <t>98.90</t>
+  </si>
+  <si>
+    <t>2880978.88</t>
+  </si>
+  <si>
+    <t>0.07</t>
+  </si>
+  <si>
+    <t>B1V7LB4</t>
+  </si>
+  <si>
+    <t>XS0291949120</t>
+  </si>
+  <si>
+    <t>AT&amp;T 5.5% 2027</t>
+  </si>
+  <si>
+    <t>2,800,000</t>
+  </si>
+  <si>
+    <t>100.54</t>
+  </si>
+  <si>
+    <t>2860234.48</t>
+  </si>
+  <si>
+    <t>NO0013754648</t>
+  </si>
+  <si>
+    <t>Neo Next Energy 6.625% 2031</t>
+  </si>
+  <si>
+    <t>3,800,000</t>
+  </si>
+  <si>
+    <t>98.52</t>
+  </si>
+  <si>
+    <t>2830446.73</t>
+  </si>
+  <si>
+    <t>BS0DS44</t>
+  </si>
+  <si>
+    <t>XS3307415110</t>
+  </si>
+  <si>
+    <t>Stellantis NV 8.25% 2032 Perp</t>
+  </si>
+  <si>
+    <t>97.90</t>
+  </si>
+  <si>
+    <t>2808387.79</t>
+  </si>
+  <si>
+    <t>BQT2W91</t>
+  </si>
+  <si>
+    <t>USG53901AA58</t>
+  </si>
+  <si>
+    <t>Liberty Costa Rica 10.875% 2031 (Reg S)</t>
+  </si>
+  <si>
+    <t>Other Central American</t>
+  </si>
+  <si>
+    <t>3,380,000</t>
+  </si>
+  <si>
+    <t>104.61</t>
+  </si>
+  <si>
+    <t>2790849.22</t>
+  </si>
+  <si>
+    <t>BMCLLL2</t>
+  </si>
+  <si>
+    <t>US12116LAA70</t>
+  </si>
+  <si>
+    <t>Burford Capital 6.25% 2028 (144a)</t>
+  </si>
+  <si>
+    <t>3,665,000</t>
+  </si>
+  <si>
+    <t>98.86</t>
+  </si>
+  <si>
+    <t>2765884.92</t>
+  </si>
+  <si>
+    <t>BSNSFJ0</t>
+  </si>
+  <si>
+    <t>XS2774843408</t>
+  </si>
+  <si>
+    <t>Investec 10.5% 2030 Perp AT1</t>
+  </si>
+  <si>
+    <t>2,400,000</t>
+  </si>
+  <si>
+    <t>110.30</t>
+  </si>
+  <si>
+    <t>2732173.00</t>
+  </si>
+  <si>
+    <t>BRQPZ02</t>
+  </si>
+  <si>
+    <t>US46593WAB19</t>
+  </si>
+  <si>
+    <t>James Hardie 6.125% 2032 (144A)</t>
+  </si>
+  <si>
+    <t>3,500,000</t>
+  </si>
+  <si>
+    <t>100.91</t>
+  </si>
+  <si>
+    <t>2728256.24</t>
+  </si>
+  <si>
+    <t>3023231</t>
+  </si>
+  <si>
+    <t>GB0030232317</t>
+  </si>
+  <si>
+    <t>PageGroup</t>
+  </si>
+  <si>
+    <t>2,557,796</t>
+  </si>
+  <si>
+    <t>1.06</t>
+  </si>
+  <si>
+    <t>2718937.15</t>
+  </si>
+  <si>
+    <t>BTWN775</t>
+  </si>
+  <si>
+    <t>US91282CML27</t>
+  </si>
+  <si>
+    <t>US Treasury 2.125% IL 15/01/2035</t>
+  </si>
+  <si>
+    <t>3,369,600</t>
+  </si>
+  <si>
+    <t>105.14</t>
+  </si>
+  <si>
+    <t>2695372.68</t>
+  </si>
+  <si>
+    <t>BW2FM33</t>
+  </si>
+  <si>
+    <t>US374276AR47</t>
+  </si>
+  <si>
+    <t>Getty Images Inc 10.5% 2030 (144A)</t>
+  </si>
+  <si>
+    <t>83.46</t>
+  </si>
+  <si>
+    <t>2682583.50</t>
+  </si>
+  <si>
+    <t>BM8SX11</t>
+  </si>
+  <si>
+    <t>XS2392997172</t>
+  </si>
+  <si>
+    <t>Pershing Square 3.25% 2031 (RegS)</t>
+  </si>
+  <si>
+    <t>3,870,000</t>
+  </si>
+  <si>
+    <t>89.61</t>
+  </si>
+  <si>
+    <t>2636326.24</t>
+  </si>
+  <si>
+    <t>7268265</t>
+  </si>
+  <si>
+    <t>XS0139445471</t>
+  </si>
+  <si>
+    <t>Telereal 3.5625% 2031 (A3)</t>
+  </si>
+  <si>
+    <t>92.96</t>
+  </si>
+  <si>
+    <t>2608362.08</t>
+  </si>
+  <si>
+    <t>BYWVDP4</t>
+  </si>
+  <si>
+    <t>GB00BYWVDP49</t>
+  </si>
+  <si>
+    <t>Sabre Insurance Gp</t>
+  </si>
+  <si>
+    <t>1,490,881</t>
+  </si>
+  <si>
+    <t>1.74</t>
+  </si>
+  <si>
+    <t>2594132.94</t>
+  </si>
+  <si>
+    <t>BQMRYS6</t>
+  </si>
+  <si>
+    <t>XS2591803841</t>
+  </si>
+  <si>
+    <t>Barclays 9.25% 2029 Perp AT1</t>
+  </si>
+  <si>
+    <t>106.33</t>
+  </si>
+  <si>
+    <t>2560849.00</t>
+  </si>
+  <si>
+    <t>BP83D39</t>
+  </si>
+  <si>
+    <t>US47232MAF95</t>
+  </si>
+  <si>
+    <t>Jefferies Finance Group 5% 2028 (144A)</t>
+  </si>
+  <si>
+    <t>3,395,000</t>
+  </si>
+  <si>
+    <t>2520685.36</t>
+  </si>
+  <si>
+    <t>B1GHR88</t>
+  </si>
+  <si>
+    <t>JP3922950005</t>
+  </si>
+  <si>
+    <t>MonotaRO Co</t>
+  </si>
+  <si>
+    <t>288,500</t>
+  </si>
+  <si>
+    <t>1855.50</t>
+  </si>
+  <si>
+    <t>2481611.93</t>
+  </si>
+  <si>
+    <t>0.06</t>
+  </si>
+  <si>
+    <t>BPJP3C3</t>
+  </si>
+  <si>
+    <t>XS2669894821</t>
+  </si>
+  <si>
+    <t>Nationwide Building Society 6.125% 2028</t>
+  </si>
+  <si>
+    <t>2,255,000</t>
+  </si>
+  <si>
+    <t>102.81</t>
+  </si>
+  <si>
+    <t>2436807.50</t>
+  </si>
+  <si>
+    <t>BMHJ508</t>
+  </si>
+  <si>
+    <t>US013822AG68</t>
+  </si>
+  <si>
+    <t>Alcoa 4.125% 2029 (144A)</t>
+  </si>
+  <si>
+    <t>3,247,000</t>
+  </si>
+  <si>
+    <t>97.46</t>
+  </si>
+  <si>
+    <t>2409468.13</t>
+  </si>
+  <si>
+    <t>BVYDGV4</t>
+  </si>
+  <si>
+    <t>XS3285555143</t>
+  </si>
+  <si>
+    <t>CPI Property 6.875% 2033</t>
+  </si>
+  <si>
+    <t>2,500,000</t>
+  </si>
+  <si>
+    <t>93.34</t>
+  </si>
+  <si>
+    <t>2401885.78</t>
+  </si>
+  <si>
+    <t>0766807</t>
+  </si>
+  <si>
+    <t>GB0007668071</t>
+  </si>
+  <si>
+    <t>Close Brothers</t>
+  </si>
+  <si>
+    <t>585,790</t>
+  </si>
+  <si>
+    <t>4.05</t>
+  </si>
+  <si>
+    <t>2373621.08</t>
+  </si>
+  <si>
+    <t>BQHP601</t>
+  </si>
+  <si>
+    <t>XS2640859265</t>
+  </si>
+  <si>
+    <t>Pension Insurance Corp 8% 2033 T2</t>
+  </si>
+  <si>
+    <t>2,071,000</t>
+  </si>
+  <si>
+    <t>109.46</t>
+  </si>
+  <si>
+    <t>2370807.89</t>
+  </si>
+  <si>
+    <t>BNBTCC2</t>
+  </si>
+  <si>
+    <t>XS3261834314</t>
+  </si>
+  <si>
+    <t>Ukraine 4% 01/02/2032 (USD)</t>
+  </si>
+  <si>
+    <t>3,700,000</t>
+  </si>
+  <si>
+    <t>82.92</t>
+  </si>
+  <si>
+    <t>2357821.71</t>
+  </si>
+  <si>
+    <t>BTWWWV1</t>
+  </si>
+  <si>
+    <t>XS3215430227</t>
+  </si>
+  <si>
+    <t>Brisbane Airport 3.856% 2035</t>
+  </si>
+  <si>
+    <t>2,700,000</t>
+  </si>
+  <si>
+    <t>2356501.16</t>
+  </si>
+  <si>
+    <t>BM9HHR1</t>
+  </si>
+  <si>
+    <t>IL0011974909</t>
+  </si>
+  <si>
+    <t>Oddity</t>
+  </si>
+  <si>
+    <t>205,448</t>
+  </si>
+  <si>
+    <t>15.13</t>
+  </si>
+  <si>
+    <t>2342006.59</t>
+  </si>
+  <si>
+    <t>BYQP1M5</t>
+  </si>
+  <si>
+    <t>US912810RP57</t>
+  </si>
+  <si>
+    <t>US Treasury 3% 15/11/2045</t>
+  </si>
+  <si>
+    <t>4,063,300</t>
+  </si>
+  <si>
+    <t>75.86</t>
+  </si>
+  <si>
+    <t>2333871.40</t>
+  </si>
+  <si>
+    <t>DE000F3A9EW7</t>
+  </si>
+  <si>
+    <t>Euro Buxl 30yr Bund Sep 26</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>111.22</t>
+  </si>
+  <si>
+    <t>2299331.58</t>
+  </si>
+  <si>
+    <t>BPG97L5</t>
+  </si>
+  <si>
+    <t>XS2411236859</t>
+  </si>
+  <si>
+    <t>Pinewood Gp 3.625% 2027</t>
+  </si>
+  <si>
+    <t>2,300,000</t>
+  </si>
+  <si>
+    <t>2264267.81</t>
+  </si>
+  <si>
+    <t>3377864</t>
+  </si>
+  <si>
+    <t>XS0179137947</t>
+  </si>
+  <si>
+    <t>Mitchells &amp; Butlers 6.469% 2030 (C1)</t>
+  </si>
+  <si>
+    <t>2,200,000</t>
+  </si>
+  <si>
+    <t>2223852.77</t>
+  </si>
+  <si>
+    <t>BNSPMJ0</t>
+  </si>
+  <si>
+    <t>US366651AG25</t>
+  </si>
+  <si>
+    <t>Gartner Inc 3.625% 2029 (144A)</t>
+  </si>
+  <si>
+    <t>3,029,000</t>
+  </si>
+  <si>
+    <t>94.64</t>
+  </si>
+  <si>
+    <t>2163262.37</t>
+  </si>
+  <si>
+    <t>BM9XKF8</t>
+  </si>
+  <si>
+    <t>US09261HBN61</t>
+  </si>
+  <si>
+    <t>Blackstone Private Credit 5.95% 2029</t>
+  </si>
+  <si>
+    <t>100.11</t>
+  </si>
+  <si>
+    <t>2091756.26</t>
+  </si>
+  <si>
+    <t>0.05</t>
+  </si>
+  <si>
+    <t>NO0013740894</t>
+  </si>
+  <si>
+    <t>Fertiberia E+5% FRN 2031</t>
+  </si>
+  <si>
+    <t>103.46</t>
+  </si>
+  <si>
+    <t>2068862.08</t>
+  </si>
+  <si>
+    <t>BN4J3R1</t>
+  </si>
+  <si>
+    <t>US74977SDR04</t>
+  </si>
+  <si>
+    <t>Rabobank Groep 4.655% 2027/28 (RegS)</t>
+  </si>
+  <si>
+    <t>2,650,000</t>
+  </si>
+  <si>
+    <t>2033116.66</t>
+  </si>
+  <si>
+    <t>BMY8TS4</t>
+  </si>
+  <si>
+    <t>US59565JAA97</t>
+  </si>
+  <si>
+    <t>Stagwell 5.625% 2029 (144A)</t>
+  </si>
+  <si>
+    <t>96.50</t>
+  </si>
+  <si>
+    <t>1857422.34</t>
+  </si>
+  <si>
+    <t>BMC9P69</t>
+  </si>
+  <si>
+    <t>US19260Q1076</t>
+  </si>
+  <si>
+    <t>Coinbase Global Inc</t>
+  </si>
+  <si>
+    <t>16,724</t>
+  </si>
+  <si>
+    <t>146.19</t>
+  </si>
+  <si>
+    <t>1842065.59</t>
+  </si>
+  <si>
+    <t>B064HC6</t>
+  </si>
+  <si>
+    <t>US45905CAA27</t>
+  </si>
+  <si>
+    <t>IBRD 4.75% 2035</t>
+  </si>
+  <si>
+    <t>2,341,000</t>
+  </si>
+  <si>
+    <t>102.60</t>
+  </si>
+  <si>
+    <t>1841114.62</t>
+  </si>
+  <si>
+    <t>BQWNRL8</t>
+  </si>
+  <si>
+    <t>XS2957471373</t>
+  </si>
+  <si>
+    <t>Public Property Invest 4.625% 2030</t>
+  </si>
+  <si>
+    <t>2,044,000</t>
+  </si>
+  <si>
+    <t>103.00</t>
+  </si>
+  <si>
+    <t>1838086.23</t>
+  </si>
+  <si>
+    <t>BNQNGP0</t>
+  </si>
+  <si>
+    <t>US05964HAQ83</t>
+  </si>
+  <si>
+    <t>Santander 4.175% 2027/28</t>
+  </si>
+  <si>
+    <t>1823733.28</t>
+  </si>
+  <si>
+    <t>BR4XW30</t>
+  </si>
+  <si>
+    <t>US05464CAD39</t>
+  </si>
+  <si>
+    <t>Axon Enterprise 6.25% 2033 (144A)</t>
+  </si>
+  <si>
+    <t>102.56</t>
+  </si>
+  <si>
+    <t>1808804.07</t>
+  </si>
+  <si>
+    <t>BR4XVS8</t>
+  </si>
+  <si>
+    <t>US05464CAC55</t>
+  </si>
+  <si>
+    <t>Axon Enterprise 6.125% 2030 (144A)</t>
+  </si>
+  <si>
+    <t>102.24</t>
+  </si>
+  <si>
+    <t>1802761.20</t>
+  </si>
+  <si>
+    <t>BL6K237</t>
+  </si>
+  <si>
+    <t>US1725731079</t>
+  </si>
+  <si>
+    <t>Circle Internet Group</t>
+  </si>
+  <si>
+    <t>37,699</t>
+  </si>
+  <si>
+    <t>62.63</t>
+  </si>
+  <si>
+    <t>1778932.66</t>
+  </si>
+  <si>
+    <t>BTJT475</t>
+  </si>
+  <si>
+    <t>US94877DAA28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Weir Group 5.35%  2030 (144A)</t>
+  </si>
+  <si>
+    <t>2,240,000</t>
+  </si>
+  <si>
+    <t>101.01</t>
+  </si>
+  <si>
+    <t>1718363.32</t>
+  </si>
+  <si>
+    <t>0.04</t>
+  </si>
+  <si>
+    <t>GBP CCP Variation Margin</t>
+  </si>
+  <si>
+    <t>1,671,081</t>
+  </si>
+  <si>
+    <t>1671081.38</t>
+  </si>
+  <si>
+    <t>BLFB1N4</t>
+  </si>
+  <si>
+    <t>US05971KAP49</t>
+  </si>
+  <si>
+    <t>Santander 9.625% 2029 Perp AT1</t>
+  </si>
+  <si>
+    <t>2,000,000</t>
+  </si>
+  <si>
+    <t>108.99</t>
+  </si>
+  <si>
+    <t>1658002.45</t>
+  </si>
+  <si>
+    <t>BSY5HP0</t>
+  </si>
+  <si>
+    <t>DE000A383QV2</t>
+  </si>
+  <si>
+    <t>TAG Immobilien 4.25% 2030</t>
+  </si>
+  <si>
+    <t>1,700,000</t>
+  </si>
+  <si>
+    <t>102.22</t>
+  </si>
+  <si>
+    <t>1517069.32</t>
+  </si>
+  <si>
+    <t>BS0D9R4</t>
+  </si>
+  <si>
+    <t>US47232MAG78</t>
+  </si>
+  <si>
+    <t>Jefferies Finance 6.625% 2031 (144A)</t>
+  </si>
+  <si>
+    <t>1279574.97</t>
+  </si>
+  <si>
+    <t>0.03</t>
+  </si>
+  <si>
+    <t>BRXGQ61</t>
+  </si>
+  <si>
+    <t>XS2630496672</t>
+  </si>
+  <si>
+    <t>Weir Group 6.875% 2028</t>
+  </si>
+  <si>
+    <t>1,201,000</t>
+  </si>
+  <si>
+    <t>102.71</t>
+  </si>
+  <si>
+    <t>1237140.70</t>
+  </si>
+  <si>
+    <t>DE000F3A9ET3</t>
+  </si>
+  <si>
+    <t>Euro-Bund Future Sep 26</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>127.34</t>
+  </si>
+  <si>
+    <t>1206604.67</t>
+  </si>
+  <si>
+    <t>BMDH2L6</t>
+  </si>
+  <si>
+    <t>XS2290544068</t>
+  </si>
+  <si>
+    <t>CPI Property 1.5% 2031</t>
+  </si>
+  <si>
+    <t>1,560,000</t>
+  </si>
+  <si>
+    <t>82.58</t>
+  </si>
+  <si>
+    <t>1118242.55</t>
+  </si>
+  <si>
+    <t>USD Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>1,425,580</t>
+  </si>
+  <si>
+    <t>1074085.55</t>
+  </si>
+  <si>
+    <t>USD CCP Cash Account</t>
+  </si>
+  <si>
+    <t>1,361,965</t>
+  </si>
+  <si>
+    <t>1026155.43</t>
+  </si>
+  <si>
+    <t>BM9FJ13</t>
+  </si>
+  <si>
+    <t>US75629V1044</t>
+  </si>
+  <si>
+    <t>Recursion Pharmaceuticals Inc</t>
+  </si>
+  <si>
+    <t>342,844</t>
+  </si>
+  <si>
+    <t>3.67</t>
+  </si>
+  <si>
+    <t>948003.38</t>
+  </si>
+  <si>
+    <t>0.02</t>
+  </si>
+  <si>
+    <t>BMT7L79</t>
+  </si>
+  <si>
+    <t>XS2409096349</t>
+  </si>
+  <si>
+    <t>TP ICAP Gp 2.625% 2028</t>
+  </si>
+  <si>
+    <t>906,000</t>
+  </si>
+  <si>
+    <t>94.31</t>
+  </si>
+  <si>
+    <t>857219.23</t>
+  </si>
+  <si>
+    <t>BL5P749</t>
+  </si>
+  <si>
+    <t>US683715AC05</t>
+  </si>
+  <si>
+    <t>Open Text 3.875% 2028 (144A)</t>
+  </si>
+  <si>
+    <t>1,136,000</t>
+  </si>
+  <si>
+    <t>97.52</t>
+  </si>
+  <si>
+    <t>847104.33</t>
+  </si>
+  <si>
+    <t>BNR5RW9</t>
+  </si>
+  <si>
+    <t>XS2370445921</t>
+  </si>
+  <si>
+    <t>Berkeley Group 2.5% 2031</t>
+  </si>
+  <si>
+    <t>589,000</t>
+  </si>
+  <si>
+    <t>85.81</t>
+  </si>
+  <si>
+    <t>518427.18</t>
+  </si>
+  <si>
+    <t>0.01</t>
+  </si>
+  <si>
+    <t>GBP Futures Initial Margin Account</t>
+  </si>
+  <si>
+    <t>449,020</t>
+  </si>
+  <si>
+    <t>449020.00</t>
+  </si>
+  <si>
+    <t>XS3425738195</t>
+  </si>
+  <si>
+    <t>Constantia Flexibles 6.25% 2032</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>510,000</t>
+  </si>
+  <si>
+    <t>101.57</t>
+  </si>
+  <si>
+    <t>446200.09</t>
+  </si>
+  <si>
+    <t>USD CCP Variation Margin</t>
+  </si>
+  <si>
+    <t>515,386</t>
+  </si>
+  <si>
+    <t>388311.13</t>
+  </si>
+  <si>
+    <t>USD Futures Initial Margin Account</t>
+  </si>
+  <si>
+    <t>392,645</t>
+  </si>
+  <si>
+    <t>295833.49</t>
+  </si>
+  <si>
+    <t>7790898</t>
+  </si>
+  <si>
+    <t>XS0186855150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Telereal  6.1645% 2031 (B4)</t>
+  </si>
+  <si>
+    <t>450,000</t>
+  </si>
+  <si>
+    <t>102.52</t>
+  </si>
+  <si>
+    <t>295295.11</t>
+  </si>
+  <si>
+    <t>BRBP0V3</t>
+  </si>
+  <si>
+    <t>UG12K2206346</t>
+  </si>
+  <si>
+    <t>Uganda 14.25% 22/06/2034</t>
+  </si>
+  <si>
+    <t>1,054,300,000</t>
+  </si>
+  <si>
+    <t>95.17</t>
+  </si>
+  <si>
+    <t>218666.05</t>
+  </si>
+  <si>
+    <t>JPY Futures Initial Margin Account</t>
+  </si>
+  <si>
+    <t>45,362,301</t>
+  </si>
+  <si>
+    <t>210291.72</t>
+  </si>
+  <si>
+    <t>EUR Futures Initial Margin Account</t>
+  </si>
+  <si>
+    <t>162,988</t>
+  </si>
+  <si>
+    <t>140398.44</t>
+  </si>
+  <si>
+    <t>BM8SXD3</t>
+  </si>
+  <si>
+    <t>XS2393629311</t>
+  </si>
+  <si>
+    <t>Investec 2.625% 2026/32 T2</t>
+  </si>
+  <si>
+    <t>100,000</t>
+  </si>
+  <si>
+    <t>99.30</t>
+  </si>
+  <si>
+    <t>100568.59</t>
+  </si>
+  <si>
+    <t>NZD CCP Cash Account</t>
+  </si>
+  <si>
+    <t>118,915</t>
+  </si>
+  <si>
+    <t>50966.02</t>
+  </si>
+  <si>
+    <t>BYSW6D0</t>
+  </si>
+  <si>
+    <t>US55315J1025</t>
+  </si>
+  <si>
+    <t>Norilsk Nickel ADR</t>
+  </si>
+  <si>
+    <t>Russia</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>4767981</t>
+  </si>
+  <si>
+    <t>RU0009029540</t>
+  </si>
+  <si>
+    <t>Sberbank Of Russia</t>
+  </si>
+  <si>
+    <t>8,390,848</t>
+  </si>
+  <si>
+    <t>RUB</t>
+  </si>
+  <si>
+    <t>US003CVR0169</t>
+  </si>
+  <si>
+    <t>Abiomed CVR Line</t>
+  </si>
+  <si>
+    <t>156,437</t>
+  </si>
+  <si>
+    <t>B5B1TX2</t>
+  </si>
+  <si>
+    <t>RU0007288411</t>
+  </si>
+  <si>
+    <t>Mmc Norilsk Nickel</t>
+  </si>
+  <si>
+    <t>17,399,300</t>
+  </si>
+  <si>
+    <t>PEN Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>-1</t>
+  </si>
+  <si>
+    <t>-0.22</t>
+  </si>
+  <si>
+    <t>HUF CCP Cash Account</t>
+  </si>
+  <si>
+    <t>-590,013</t>
+  </si>
+  <si>
+    <t>-1427.94</t>
+  </si>
+  <si>
+    <t>JPY Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>-14,433,738</t>
+  </si>
+  <si>
+    <t>-66912.29</t>
+  </si>
+  <si>
+    <t>EUR CCP Cash Account</t>
+  </si>
+  <si>
+    <t>-82,853</t>
+  </si>
+  <si>
+    <t>-71370.42</t>
   </si>
   <si>
     <t>EUR Uncommitted Cash</t>
   </si>
   <si>
-    <t>13,922,517</t>
-[...4460 lines deleted...]
-    <t>302562.46</t>
+    <t>-474,141</t>
+  </si>
+  <si>
+    <t>-408427.58</t>
+  </si>
+  <si>
+    <t>-0.01</t>
+  </si>
+  <si>
+    <t>NZD CCP Variation Margin</t>
+  </si>
+  <si>
+    <t>-1,443,806</t>
+  </si>
+  <si>
+    <t>-618805.20</t>
+  </si>
+  <si>
+    <t>-0.02</t>
   </si>
   <si>
     <t>GBP CCP Cash Account</t>
   </si>
   <si>
-    <t>213,354</t>
-[...221 lines deleted...]
-    <t>-1314488.34</t>
+    <t>-1,095,247</t>
+  </si>
+  <si>
+    <t>-1095247.32</t>
   </si>
   <si>
     <t>-0.03</t>
   </si>
   <si>
+    <t>Euro-Bund Future Sep 26 - Cash</t>
+  </si>
+  <si>
+    <t>-1,400,740</t>
+  </si>
+  <si>
+    <t>-1206604.67</t>
+  </si>
+  <si>
     <t>EUR CCP Variation Margin</t>
   </si>
   <si>
-    <t>-1,861,648</t>
-[...2 lines deleted...]
-    <t>-1626595.12</t>
+    <t>-1,650,938</t>
+  </si>
+  <si>
+    <t>-1422126.66</t>
   </si>
   <si>
     <t>-0.04</t>
   </si>
   <si>
-    <t>GBP Fwd Asset 14-May-2026 S</t>
-[...5 lines deleted...]
-    <t>-2177813.27</t>
+    <t>Euro Buxl 30yr Bund Sep 26 - Cash</t>
+  </si>
+  <si>
+    <t>-2,669,280</t>
+  </si>
+  <si>
+    <t>-2299331.58</t>
   </si>
   <si>
     <t>-0.06</t>
   </si>
   <si>
-    <t>Euro Buxl 30yr Bund Jun 26 - Cash</t>
-[...7 lines deleted...]
-  <si>
     <t>IRS EUR PAY FIX 11/09/55</t>
   </si>
   <si>
     <t>-5,000,000</t>
   </si>
   <si>
-    <t>95.12</t>
-[...2 lines deleted...]
-    <t>-4221925.32</t>
+    <t>95.46</t>
+  </si>
+  <si>
+    <t>-4207624.92</t>
   </si>
   <si>
     <t>-0.11</t>
   </si>
   <si>
-    <t>US Ultra Long (CBT) Jun 26</t>
+    <t>US Ultra Long (CBT) Sep 26</t>
   </si>
   <si>
     <t>-50</t>
   </si>
   <si>
-    <t>-4419598.85</t>
-[...2 lines deleted...]
-    <t>-0.12</t>
+    <t>116.16</t>
+  </si>
+  <si>
+    <t>-4375824.07</t>
   </si>
   <si>
     <t>GBP CCP Initial Margin - Pledged Stock</t>
   </si>
   <si>
-    <t>-5,677,032</t>
-[...5 lines deleted...]
-    <t>-0.15</t>
+    <t>-5,495,247</t>
+  </si>
+  <si>
+    <t>-5495246.98</t>
+  </si>
+  <si>
+    <t>-0.14</t>
   </si>
   <si>
     <t>IRS GBP PAY FIX 02/02/31</t>
   </si>
   <si>
     <t>-6,800,000</t>
   </si>
   <si>
-    <t>-6707705.40</t>
+    <t>-6814341.94</t>
   </si>
   <si>
     <t>-0.18</t>
   </si>
   <si>
     <t>IRS USD PAY FLT 04/02/48</t>
   </si>
   <si>
     <t>-9,700,000</t>
   </si>
   <si>
-    <t>-7457225.09</t>
+    <t>-7465113.47</t>
+  </si>
+  <si>
+    <t>-0.19</t>
+  </si>
+  <si>
+    <t>GBP Fwd Asset 13-May-2027 S</t>
+  </si>
+  <si>
+    <t>-7,844,922</t>
+  </si>
+  <si>
+    <t>-7844921.59</t>
   </si>
   <si>
     <t>-0.20</t>
   </si>
   <si>
-    <t>US Ultra 10yr Note Future Jun 26</t>
-[...35 lines deleted...]
-    <t>-11175824.51</t>
+    <t>US Ultra 10yr Note Future Sep 26</t>
+  </si>
+  <si>
+    <t>-104</t>
+  </si>
+  <si>
+    <t>112.47</t>
+  </si>
+  <si>
+    <t>-8812770.77</t>
+  </si>
+  <si>
+    <t>-0.23</t>
+  </si>
+  <si>
+    <t>MXN Fwd Asset 10-Sep-2026 S</t>
+  </si>
+  <si>
+    <t>-250,000,000</t>
+  </si>
+  <si>
+    <t>23.33</t>
+  </si>
+  <si>
+    <t>-10715888.26</t>
+  </si>
+  <si>
+    <t>-0.28</t>
+  </si>
+  <si>
+    <t>Italy 10yr Bond Future Sep 26 - Cash</t>
+  </si>
+  <si>
+    <t>-12,531,750</t>
+  </si>
+  <si>
+    <t>-10794914.16</t>
+  </si>
+  <si>
+    <t>EUR Fwd Asset 10-Sep-2026 S</t>
+  </si>
+  <si>
+    <t>-12,900,000</t>
+  </si>
+  <si>
+    <t>1.16</t>
+  </si>
+  <si>
+    <t>-11145405.65</t>
   </si>
   <si>
     <t>-0.29</t>
   </si>
   <si>
-    <t>GBP Fwd Asset 16-Apr-2026 S</t>
-[...10 lines deleted...]
-  <si>
     <t>IRS USD PAY FIX 12/02/44</t>
   </si>
   <si>
+    <t>-16,500,000</t>
+  </si>
+  <si>
+    <t>-12093521.69</t>
+  </si>
+  <si>
+    <t>-0.31</t>
+  </si>
+  <si>
     <t>-16,749,434</t>
   </si>
   <si>
-    <t>-12351204.91</t>
+    <t>-12276342.02</t>
+  </si>
+  <si>
+    <t>-0.32</t>
+  </si>
+  <si>
+    <t>PEN Fwd Asset 09-Jul-2026 S</t>
+  </si>
+  <si>
+    <t>-58,500,000</t>
+  </si>
+  <si>
+    <t>4.53</t>
+  </si>
+  <si>
+    <t>-12922032.36</t>
   </si>
   <si>
     <t>-0.33</t>
   </si>
   <si>
-    <t>GB00N10S2350</t>
-[...11 lines deleted...]
-    <t>-13695240.00</t>
+    <t>GBP Fwd Asset 23-Jul-2026 S</t>
+  </si>
+  <si>
+    <t>-13,852,228</t>
+  </si>
+  <si>
+    <t>-13852227.73</t>
   </si>
   <si>
     <t>-0.36</t>
   </si>
   <si>
-    <t>ZAR Fwd Asset 25-Jun-2026 S</t>
+    <t>GB00N8ZJ8230</t>
+  </si>
+  <si>
+    <t>Long Gilt Future 10yr Sep 26</t>
+  </si>
+  <si>
+    <t>-157</t>
+  </si>
+  <si>
+    <t>89.21</t>
+  </si>
+  <si>
+    <t>-14005970.00</t>
+  </si>
+  <si>
+    <t>ZAR Fwd Asset 17-Sep-2026 S</t>
   </si>
   <si>
     <t>-320,000,000</t>
   </si>
   <si>
-    <t>22.71</t>
-[...17 lines deleted...]
-    <t>-14573332.68</t>
+    <t>21.89</t>
+  </si>
+  <si>
+    <t>-14616701.32</t>
   </si>
   <si>
     <t>-0.38</t>
   </si>
   <si>
     <t>IRS USD PAY FIX 04/02/48</t>
   </si>
   <si>
     <t>-19,000,000</t>
   </si>
   <si>
-    <t>101.48</t>
-[...2 lines deleted...]
-    <t>-14714112.65</t>
+    <t>-14622080.50</t>
+  </si>
+  <si>
+    <t>DE000F3A9EY3</t>
+  </si>
+  <si>
+    <t>Euro-OAT Future Sep 26</t>
+  </si>
+  <si>
+    <t>-146</t>
+  </si>
+  <si>
+    <t>119.98</t>
+  </si>
+  <si>
+    <t>-15089303.17</t>
   </si>
   <si>
     <t>-0.39</t>
   </si>
   <si>
-    <t>DE000F2Y2E38</t>
-[...23 lines deleted...]
-    <t>-0.46</t>
+    <t>CAD Fwd Asset 09-Jul-2026 S</t>
+  </si>
+  <si>
+    <t>-30,400,000</t>
+  </si>
+  <si>
+    <t>-16151147.11</t>
+  </si>
+  <si>
+    <t>-0.42</t>
+  </si>
+  <si>
+    <t>US 5yr Note Sep 26 - Cash</t>
+  </si>
+  <si>
+    <t>-21,837,563</t>
+  </si>
+  <si>
+    <t>-16453239.78</t>
+  </si>
+  <si>
+    <t>-0.43</t>
+  </si>
+  <si>
+    <t>Japan 10yr Bond (OSE) Future Sep 26 - Cash</t>
+  </si>
+  <si>
+    <t>-4,088,640,000</t>
+  </si>
+  <si>
+    <t>-18954222.06</t>
+  </si>
+  <si>
+    <t>-0.49</t>
   </si>
   <si>
     <t>IRS EUR PAY FIX 19/07/29</t>
   </si>
   <si>
     <t>-22,400,000</t>
   </si>
   <si>
-    <t>-20022870.78</t>
-[...2 lines deleted...]
-    <t>-0.53</t>
+    <t>-19957690.32</t>
+  </si>
+  <si>
+    <t>-0.52</t>
   </si>
   <si>
     <t>IRS EUR PAY FIX 21/11/29</t>
   </si>
   <si>
     <t>-24,800,000</t>
   </si>
   <si>
-    <t>98.11</t>
-[...50 lines deleted...]
-    <t>-28678124.74</t>
+    <t>98.73</t>
+  </si>
+  <si>
+    <t>-21358612.38</t>
+  </si>
+  <si>
+    <t>-0.55</t>
+  </si>
+  <si>
+    <t>EUR Fwd Asset 09-Jul-2026 S</t>
+  </si>
+  <si>
+    <t>-26,300,000</t>
+  </si>
+  <si>
+    <t>-22663922.44</t>
+  </si>
+  <si>
+    <t>-0.59</t>
+  </si>
+  <si>
+    <t>GBP Fwd Asset 09-Jul-2026 S</t>
+  </si>
+  <si>
+    <t>-24,464,608</t>
+  </si>
+  <si>
+    <t>-24464607.78</t>
+  </si>
+  <si>
+    <t>-0.63</t>
+  </si>
+  <si>
+    <t>COP Fwd Asset 13-Aug-2026 S</t>
+  </si>
+  <si>
+    <t>-120,000,000,000</t>
+  </si>
+  <si>
+    <t>4621.29</t>
+  </si>
+  <si>
+    <t>-25966798.55</t>
+  </si>
+  <si>
+    <t>-0.67</t>
+  </si>
+  <si>
+    <t>IRS USD PAY FLT 12/02/44</t>
+  </si>
+  <si>
+    <t>-38,000,000</t>
+  </si>
+  <si>
+    <t>-29192269.95</t>
   </si>
   <si>
     <t>-0.75</t>
   </si>
   <si>
-    <t>IRS USD PAY FLT 12/02/44</t>
-[...34 lines deleted...]
-  <si>
     <t>IRS GBP PAY FLT 11/04/28</t>
   </si>
   <si>
     <t>-31,200,000</t>
   </si>
   <si>
     <t>100.00</t>
   </si>
   <si>
-    <t>-32434409.40</t>
-[...38 lines deleted...]
-    <t>-1.02</t>
+    <t>-31449666.81</t>
+  </si>
+  <si>
+    <t>-0.81</t>
   </si>
   <si>
     <t>IRS USD PAY FIX 08/04/31</t>
   </si>
   <si>
     <t>-52,061,034</t>
   </si>
   <si>
-    <t>-40206832.43</t>
-[...11 lines deleted...]
-    <t>-48008379.80</t>
+    <t>-38494928.90</t>
+  </si>
+  <si>
+    <t>-0.99</t>
+  </si>
+  <si>
+    <t>IRS GBP PAY FLT 02/02/31</t>
+  </si>
+  <si>
+    <t>-48,000,000</t>
+  </si>
+  <si>
+    <t>-48726558.11</t>
   </si>
   <si>
     <t>-1.26</t>
   </si>
   <si>
-    <t>IRS GBP PAY FLT 02/02/31</t>
-[...20 lines deleted...]
-    <t>-49660510.04</t>
+    <t>IRS NZD PAY FLT 19/05/29</t>
+  </si>
+  <si>
+    <t>-117,000,000</t>
+  </si>
+  <si>
+    <t>100.68</t>
+  </si>
+  <si>
+    <t>-50636801.81</t>
   </si>
   <si>
     <t>-1.31</t>
   </si>
   <si>
     <t>IRS USD PAY FLT 08/04/31</t>
   </si>
   <si>
     <t>-67,200,000</t>
   </si>
   <si>
-    <t>-53172744.38</t>
-[...14 lines deleted...]
-    <t>-1.66</t>
+    <t>-51130278.32</t>
+  </si>
+  <si>
+    <t>-1.32</t>
+  </si>
+  <si>
+    <t>GBP Fwd Asset 10-Sep-2026 S</t>
+  </si>
+  <si>
+    <t>-53,118,947</t>
+  </si>
+  <si>
+    <t>-53118947.04</t>
+  </si>
+  <si>
+    <t>-1.37</t>
   </si>
   <si>
     <t>IRS EUR PAY FLT 19/07/29</t>
   </si>
   <si>
     <t>-71,600,000</t>
   </si>
   <si>
-    <t>-63262175.46</t>
-[...26 lines deleted...]
-    <t>-2.25</t>
+    <t>-62725308.74</t>
+  </si>
+  <si>
+    <t>-1.62</t>
+  </si>
+  <si>
+    <t>IRS USD PAY FLT 25/06/28</t>
+  </si>
+  <si>
+    <t>-104,000,000</t>
+  </si>
+  <si>
+    <t>100.03</t>
+  </si>
+  <si>
+    <t>-78422291.83</t>
+  </si>
+  <si>
+    <t>-2.03</t>
   </si>
   <si>
     <t>IRS EUR PAY FLT 12/01/27</t>
   </si>
   <si>
     <t>-110,100,000</t>
   </si>
   <si>
-    <t>-96587609.81</t>
-[...2 lines deleted...]
-    <t>-2.54</t>
+    <t>-95701864.68</t>
+  </si>
+  <si>
+    <t>-2.47</t>
   </si>
   <si>
     <t>IRS GBP PAY FLT 02/02/28</t>
   </si>
   <si>
     <t>-114,000,000</t>
   </si>
   <si>
-    <t>-114665609.74</t>
-[...2 lines deleted...]
-    <t>-3.02</t>
+    <t>-115736814.78</t>
+  </si>
+  <si>
+    <t>-2.99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -7996,51 +7777,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="35.42856979370117" customWidth="1"/>
+    <col min="1" max="1" width="35" customWidth="1"/>
     <col min="2" max="2" width="22.428571701049805" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
@@ -8119,15322 +7900,14898 @@
         <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K455"/>
+  <dimension ref="A1:K441"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="37.28571319580078" customWidth="1"/>
+    <col min="1" max="1" width="35" customWidth="1"/>
     <col min="2" max="2" width="12.571428298950195" customWidth="1"/>
     <col min="3" max="3" width="18.428571701049805" customWidth="1"/>
     <col min="4" max="4" width="50.28571319580078" customWidth="1"/>
     <col min="5" max="5" width="26.428571701049805" customWidth="1"/>
     <col min="6" max="6" width="19" customWidth="1"/>
     <col min="7" max="7" width="13.857142448425293" customWidth="1"/>
     <col min="8" max="8" width="11.285714149475098" customWidth="1"/>
     <col min="9" max="9" width="13.285714149475098" customWidth="1"/>
     <col min="10" max="10" width="23.714284896850586" customWidth="1"/>
     <col min="11" max="11" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="D1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="E1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="F1" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="G1" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="H1" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="I1" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="J1" s="1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="D2" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E2" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="E2" s="0" t="s">
+      <c r="G2" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="F2" s="0" t="s">
+      <c r="H2" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="G2" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="0" t="s">
+      <c r="I2" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J2" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="I2" s="0" t="s">
+      <c r="K2" s="0" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
         <v>2</v>
       </c>
+      <c r="B3" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="D3" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F3" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J3" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="K3" s="0" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="D4" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F4" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I4" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>51</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K5" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
         <v>5</v>
       </c>
+      <c r="B6" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="D6" s="0" t="s">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>64</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
         <v>6</v>
       </c>
+      <c r="B7" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="D7" s="0" t="s">
-        <v>65</v>
+        <v>5</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>64</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>82</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
+      <c r="B10" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="D10" s="0" t="s">
-        <v>83</v>
+        <v>9</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="0" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
+      <c r="B12" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>96</v>
+      </c>
       <c r="D12" s="0" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>34</v>
+        <v>103</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>37</v>
+        <v>106</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>103</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
         <v>13</v>
       </c>
-      <c r="B14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" s="0" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>14</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="0" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>45</v>
+        <v>117</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>15</v>
       </c>
-      <c r="B16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
         <v>16</v>
       </c>
+      <c r="B17" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>126</v>
+      </c>
       <c r="D17" s="0" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
         <v>17</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>144</v>
+        <v>54</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H20" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J20" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="I20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K20" s="0" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="E21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="0" t="s">
+      <c r="H21" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="G21" s="0" t="s">
+      <c r="K21" s="0" t="s">
         <v>152</v>
-      </c>
-[...10 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
+      <c r="B22" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>154</v>
+      </c>
       <c r="D22" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="E22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="0" t="s">
+      <c r="H22" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J22" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="G22" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K22" s="0" t="s">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="H23" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J23" s="0" t="s">
         <v>163</v>
-      </c>
-[...16 lines deleted...]
-        <v>166</v>
       </c>
       <c r="K23" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="H24" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J24" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="E24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="0" t="s">
+      <c r="K24" s="0" t="s">
         <v>170</v>
-      </c>
-[...13 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E25" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="0" t="s">
+      <c r="I25" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="G25" s="0" t="s">
+      <c r="K25" s="0" t="s">
         <v>176</v>
-      </c>
-[...10 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="E26" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="D26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="H26" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J26" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K26" s="0" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C27" s="0" t="s">
+      <c r="G27" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="D27" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F27" s="0" t="s">
+      <c r="H27" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G27" s="0" t="s">
+      <c r="K27" s="0" t="s">
         <v>189</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
         <v>27</v>
       </c>
+      <c r="B28" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>191</v>
+      </c>
       <c r="D28" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
         <v>29</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="0" t="s">
+      <c r="D30" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="D30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>206</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>207</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>208</v>
       </c>
       <c r="K30" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>211</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>213</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>214</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>215</v>
       </c>
       <c r="K31" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>218</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>34</v>
+        <v>200</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>220</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>221</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>222</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
         <v>32</v>
       </c>
+      <c r="B33" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>224</v>
+      </c>
       <c r="D33" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
         <v>33</v>
       </c>
+      <c r="B34" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>230</v>
+      </c>
       <c r="D34" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
         <v>34</v>
       </c>
+      <c r="B35" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>237</v>
+      </c>
       <c r="D35" s="0" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>234</v>
+        <v>103</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>153</v>
+        <v>106</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
         <v>35</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>199</v>
+        <v>54</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>248</v>
+        <v>32</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>251</v>
+        <v>35</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="K39" s="0" t="s">
         <v>262</v>
-      </c>
-[...19 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
         <v>39</v>
       </c>
+      <c r="B40" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>270</v>
+      </c>
       <c r="D40" s="0" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="F41" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="K41" s="0" t="s">
         <v>277</v>
-      </c>
-[...13 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0">
         <v>41</v>
       </c>
+      <c r="B42" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>286</v>
+      </c>
       <c r="D42" s="0" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>66</v>
+        <v>288</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>234</v>
+        <v>288</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>305</v>
+        <v>32</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="G45" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I45" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J45" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="K45" s="0" t="s">
         <v>307</v>
-      </c>
-[...10 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0">
         <v>45</v>
       </c>
+      <c r="B46" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>315</v>
+      </c>
       <c r="D46" s="0" t="s">
-        <v>191</v>
+        <v>316</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>66</v>
+        <v>317</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>193</v>
+        <v>319</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>69</v>
+        <v>320</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0">
         <v>47</v>
       </c>
-      <c r="B48" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D48" s="0" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>327</v>
+        <v>110</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>34</v>
+        <v>337</v>
       </c>
       <c r="F49" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J49" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="K49" s="0" t="s">
         <v>333</v>
-      </c>
-[...13 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>34</v>
+        <v>345</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>37</v>
+        <v>348</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>343</v>
+        <v>354</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>317</v>
+        <v>258</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>320</v>
+        <v>174</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0">
         <v>52</v>
       </c>
-      <c r="B53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" s="0" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>357</v>
+        <v>47</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="G55" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I55" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J55" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="K55" s="0" t="s">
         <v>372</v>
-      </c>
-[...10 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0">
         <v>55</v>
       </c>
+      <c r="B56" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>380</v>
+      </c>
       <c r="D56" s="0" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0">
         <v>56</v>
       </c>
+      <c r="B57" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>387</v>
+      </c>
       <c r="D57" s="0" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>42</v>
+        <v>389</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>377</v>
+        <v>391</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>45</v>
+        <v>392</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>383</v>
+        <v>395</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>385</v>
+        <v>54</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>386</v>
+        <v>397</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>388</v>
+        <v>57</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>379</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>390</v>
+        <v>401</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>392</v>
+        <v>403</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>276</v>
+        <v>404</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>393</v>
+        <v>405</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>279</v>
+        <v>407</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>66</v>
+        <v>288</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>401</v>
+        <v>413</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>402</v>
+        <v>414</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>396</v>
+        <v>415</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0">
         <v>60</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D61" s="0" t="s">
-        <v>405</v>
+        <v>416</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>406</v>
+        <v>47</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>144</v>
+        <v>32</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
       <c r="G62" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I62" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J62" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="K62" s="0" t="s">
         <v>415</v>
-      </c>
-[...10 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>66</v>
+        <v>429</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>426</v>
+        <v>436</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>406</v>
+        <v>296</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>34</v>
+        <v>443</v>
       </c>
       <c r="F65" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J65" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="K65" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0">
         <v>65</v>
       </c>
-      <c r="B66" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D66" s="0" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0">
         <v>66</v>
       </c>
+      <c r="B67" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>452</v>
+      </c>
       <c r="D67" s="0" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>34</v>
+        <v>461</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>452</v>
+        <v>463</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="I69" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J69" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="K69" s="0" t="s">
         <v>457</v>
-      </c>
-[...19 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>478</v>
+        <v>487</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>461</v>
+        <v>489</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>483</v>
+        <v>200</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>484</v>
+        <v>493</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>486</v>
+        <v>50</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>461</v>
+        <v>489</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>491</v>
+        <v>32</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>494</v>
+        <v>35</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>461</v>
+        <v>502</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>491</v>
+        <v>103</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>494</v>
+        <v>106</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>461</v>
+        <v>509</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>505</v>
+        <v>54</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="K76" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>509</v>
+        <v>522</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="K78" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0">
         <v>78</v>
       </c>
-      <c r="B79" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D79" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>406</v>
+        <v>54</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="K79" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>532</v>
+        <v>32</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="H81" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I81" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J81" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="K81" s="0" t="s">
         <v>539</v>
-      </c>
-[...19 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>199</v>
+        <v>54</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="K83" s="0" t="s">
-        <v>553</v>
+        <v>539</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>234</v>
+        <v>32</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>553</v>
+        <v>539</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>144</v>
+        <v>32</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>147</v>
+        <v>35</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="K85" s="0" t="s">
-        <v>553</v>
+        <v>568</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I86" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J86" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="K86" s="0" t="s">
         <v>568</v>
-      </c>
-[...19 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>34</v>
+        <v>404</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>37</v>
+        <v>407</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="K87" s="0" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>491</v>
+        <v>54</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>494</v>
+        <v>57</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0">
         <v>88</v>
       </c>
+      <c r="B89" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>589</v>
+      </c>
       <c r="D89" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>49</v>
+        <v>591</v>
       </c>
       <c r="F89" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="I89" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J89" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="K89" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="K90" s="0" t="s">
-        <v>589</v>
+        <v>602</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>357</v>
+        <v>258</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>45</v>
+        <v>174</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="K91" s="0" t="s">
-        <v>589</v>
+        <v>602</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I92" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J92" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="K92" s="0" t="s">
         <v>602</v>
-      </c>
-[...25 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0">
         <v>92</v>
       </c>
-      <c r="B93" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D93" s="0" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>611</v>
+        <v>429</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>613</v>
+        <v>92</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>614</v>
+        <v>50</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="K93" s="0" t="s">
-        <v>589</v>
+        <v>602</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>234</v>
+        <v>69</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>153</v>
+        <v>50</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="K94" s="0" t="s">
-        <v>622</v>
+        <v>602</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0">
         <v>94</v>
       </c>
-      <c r="B95" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="0" t="s">
+      <c r="D95" s="0" t="s">
         <v>624</v>
       </c>
-      <c r="D95" s="0" t="s">
+      <c r="E95" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F95" s="0" t="s">
         <v>625</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F95" s="0" t="s">
+      <c r="G95" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="G95" s="0" t="s">
+      <c r="H95" s="0" t="s">
         <v>627</v>
       </c>
-      <c r="H95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I95" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>628</v>
       </c>
       <c r="K95" s="0" t="s">
-        <v>622</v>
+        <v>602</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>629</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>630</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>611</v>
+        <v>54</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>632</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>633</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>614</v>
+        <v>57</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>634</v>
       </c>
       <c r="K96" s="0" t="s">
-        <v>622</v>
+        <v>602</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>635</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>636</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>532</v>
+        <v>54</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>638</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>639</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>640</v>
       </c>
       <c r="K97" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>642</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>643</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E98" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F98" s="0" t="s">
         <v>645</v>
       </c>
-      <c r="F98" s="0" t="s">
+      <c r="G98" s="0" t="s">
         <v>646</v>
       </c>
-      <c r="G98" s="0" t="s">
+      <c r="H98" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I98" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J98" s="0" t="s">
         <v>647</v>
-      </c>
-[...7 lines deleted...]
-        <v>649</v>
       </c>
       <c r="K98" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0">
         <v>98</v>
       </c>
-      <c r="B99" s="0" t="s">
+      <c r="D99" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="H99" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I99" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>650</v>
-      </c>
-[...22 lines deleted...]
-        <v>656</v>
       </c>
       <c r="K99" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0">
         <v>99</v>
       </c>
-      <c r="B100" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D100" s="0" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>660</v>
+        <v>54</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
       <c r="K100" s="0" t="s">
-        <v>664</v>
+        <v>641</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>669</v>
+        <v>659</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>45</v>
+        <v>661</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>671</v>
+        <v>662</v>
       </c>
       <c r="K101" s="0" t="s">
-        <v>664</v>
+        <v>641</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>673</v>
+        <v>664</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>675</v>
+        <v>32</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>678</v>
+        <v>35</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>679</v>
+        <v>668</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>111</v>
+        <v>673</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>45</v>
+        <v>676</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="K103" s="0" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0">
         <v>103</v>
       </c>
+      <c r="B104" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>679</v>
+      </c>
       <c r="D104" s="0" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>49</v>
+        <v>681</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>486</v>
+        <v>348</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="K104" s="0" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0">
         <v>104</v>
       </c>
+      <c r="B105" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>686</v>
+      </c>
       <c r="D105" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="G105" s="0" t="s">
         <v>690</v>
       </c>
-      <c r="E105" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F105" s="0" t="s">
+      <c r="H105" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I105" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>691</v>
       </c>
-      <c r="G105" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K105" s="0" t="s">
-        <v>693</v>
+        <v>669</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="D106" s="0" t="s">
         <v>694</v>
       </c>
-      <c r="C106" s="0" t="s">
+      <c r="E106" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="F106" s="0" t="s">
         <v>695</v>
       </c>
-      <c r="D106" s="0" t="s">
+      <c r="G106" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F106" s="0" t="s">
+      <c r="H106" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I106" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>697</v>
       </c>
-      <c r="G106" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K106" s="0" t="s">
-        <v>693</v>
+        <v>669</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="D107" s="0" t="s">
         <v>700</v>
       </c>
-      <c r="C107" s="0" t="s">
+      <c r="E107" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F107" s="0" t="s">
         <v>701</v>
       </c>
-      <c r="D107" s="0" t="s">
+      <c r="G107" s="0" t="s">
         <v>702</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F107" s="0" t="s">
+      <c r="H107" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I107" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="G107" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K107" s="0" t="s">
-        <v>693</v>
+        <v>669</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="D108" s="0" t="s">
         <v>706</v>
       </c>
-      <c r="C108" s="0" t="s">
+      <c r="E108" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F108" s="0" t="s">
         <v>707</v>
       </c>
-      <c r="D108" s="0" t="s">
+      <c r="G108" s="0" t="s">
         <v>708</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F108" s="0" t="s">
+      <c r="H108" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I108" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>709</v>
       </c>
-      <c r="G108" s="0" t="s">
+      <c r="K108" s="0" t="s">
         <v>710</v>
-      </c>
-[...10 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0">
         <v>108</v>
       </c>
-      <c r="B109" s="0" t="s">
+      <c r="D109" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F109" s="0" t="s">
         <v>712</v>
       </c>
-      <c r="C109" s="0" t="s">
+      <c r="G109" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H109" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I109" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>713</v>
       </c>
-      <c r="D109" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K109" s="0" t="s">
-        <v>693</v>
+        <v>710</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0">
         <v>109</v>
       </c>
+      <c r="B110" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>715</v>
+      </c>
       <c r="D110" s="0" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>66</v>
+        <v>461</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="K110" s="0" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F111" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="G111" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="H111" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I111" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="C111" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K111" s="0" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="H112" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I112" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="C112" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K112" s="0" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="H113" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I113" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>737</v>
       </c>
-      <c r="C113" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K113" s="0" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F114" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="H114" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I114" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>743</v>
       </c>
-      <c r="C114" s="0" t="s">
+      <c r="K114" s="0" t="s">
         <v>744</v>
-      </c>
-[...22 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0">
         <v>114</v>
       </c>
-      <c r="B115" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D115" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>752</v>
+        <v>90</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>753</v>
+        <v>746</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>754</v>
+        <v>747</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>755</v>
+        <v>320</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>757</v>
+        <v>744</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>758</v>
+        <v>749</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>759</v>
+        <v>750</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>760</v>
+        <v>751</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>761</v>
+        <v>752</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>762</v>
+        <v>753</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>763</v>
+        <v>754</v>
       </c>
       <c r="K116" s="0" t="s">
-        <v>757</v>
+        <v>744</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>764</v>
+        <v>755</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>765</v>
+        <v>756</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>766</v>
+        <v>757</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>767</v>
+        <v>32</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>251</v>
+        <v>35</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>771</v>
+        <v>762</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>772</v>
+        <v>763</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>773</v>
+        <v>764</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>774</v>
+        <v>765</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>775</v>
+        <v>766</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>776</v>
+        <v>767</v>
       </c>
       <c r="K118" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0">
         <v>118</v>
       </c>
+      <c r="B119" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>769</v>
+      </c>
       <c r="D119" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>49</v>
+        <v>345</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>22</v>
+        <v>772</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>37</v>
+        <v>773</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="K119" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
+        <v>775</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>776</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>777</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="H120" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I120" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>780</v>
       </c>
-      <c r="C120" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K120" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>782</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>783</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>785</v>
+      </c>
+      <c r="G121" s="0" t="s">
         <v>786</v>
       </c>
-      <c r="C121" s="0" t="s">
+      <c r="H121" s="0" t="s">
         <v>787</v>
       </c>
-      <c r="D121" s="0" t="s">
+      <c r="I121" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>788</v>
       </c>
-      <c r="E121" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K121" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
+        <v>789</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>790</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>791</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="C122" s="0" t="s">
+      <c r="F122" s="0" t="s">
         <v>793</v>
       </c>
-      <c r="D122" s="0" t="s">
+      <c r="G122" s="0" t="s">
         <v>794</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F122" s="0" t="s">
+      <c r="H122" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="I122" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>795</v>
       </c>
-      <c r="G122" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K122" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
+        <v>796</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>797</v>
+      </c>
+      <c r="D123" s="0" t="s">
         <v>798</v>
       </c>
-      <c r="C123" s="0" t="s">
+      <c r="E123" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F123" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="D123" s="0" t="s">
+      <c r="G123" s="0" t="s">
         <v>800</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F123" s="0" t="s">
+      <c r="H123" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="I123" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="G123" s="0" t="s">
+      <c r="K123" s="0" t="s">
         <v>802</v>
-      </c>
-[...10 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="G124" s="0" t="s">
         <v>805</v>
       </c>
-      <c r="E124" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F124" s="0" t="s">
+      <c r="H124" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I124" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>806</v>
       </c>
-      <c r="G124" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K124" s="0" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="C125" s="0" t="s">
         <v>808</v>
       </c>
-      <c r="C125" s="0" t="s">
+      <c r="D125" s="0" t="s">
         <v>809</v>
       </c>
-      <c r="D125" s="0" t="s">
+      <c r="E125" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F125" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F125" s="0" t="s">
+      <c r="G125" s="0" t="s">
         <v>811</v>
       </c>
-      <c r="G125" s="0" t="s">
+      <c r="H125" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I125" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>812</v>
       </c>
-      <c r="H125" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K125" s="0" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="C126" s="0" t="s">
         <v>814</v>
       </c>
-      <c r="C126" s="0" t="s">
+      <c r="D126" s="0" t="s">
         <v>815</v>
       </c>
-      <c r="D126" s="0" t="s">
+      <c r="E126" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F126" s="0" t="s">
         <v>816</v>
       </c>
-      <c r="E126" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F126" s="0" t="s">
+      <c r="G126" s="0" t="s">
         <v>817</v>
       </c>
-      <c r="G126" s="0" t="s">
+      <c r="H126" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I126" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>818</v>
       </c>
-      <c r="H126" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K126" s="0" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
+        <v>819</v>
+      </c>
+      <c r="C127" s="0" t="s">
         <v>820</v>
       </c>
-      <c r="C127" s="0" t="s">
+      <c r="D127" s="0" t="s">
         <v>821</v>
       </c>
-      <c r="D127" s="0" t="s">
+      <c r="E127" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F127" s="0" t="s">
         <v>822</v>
       </c>
-      <c r="E127" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F127" s="0" t="s">
+      <c r="G127" s="0" t="s">
         <v>823</v>
       </c>
-      <c r="G127" s="0" t="s">
+      <c r="H127" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I127" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>824</v>
       </c>
-      <c r="H127" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K127" s="0" t="s">
-        <v>826</v>
+        <v>802</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0">
         <v>127</v>
       </c>
-      <c r="B128" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D128" s="0" t="s">
-        <v>829</v>
+        <v>803</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>317</v>
+        <v>54</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>831</v>
+        <v>805</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>320</v>
+        <v>57</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="K128" s="0" t="s">
-        <v>826</v>
+        <v>802</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="D129" s="0" t="s">
+        <v>829</v>
+      </c>
+      <c r="E129" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F129" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="H129" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I129" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J129" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="K129" s="0" t="s">
         <v>833</v>
-      </c>
-[...25 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0">
         <v>129</v>
       </c>
-      <c r="B130" s="0" t="s">
+      <c r="C130" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="D130" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="F130" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="G130" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="H130" s="0" t="s">
         <v>839</v>
       </c>
-      <c r="C130" s="0" t="s">
+      <c r="I130" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J130" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="D130" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K130" s="0" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0">
         <v>130</v>
       </c>
+      <c r="B131" s="0" t="s">
+        <v>841</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>842</v>
+      </c>
       <c r="D131" s="0" t="s">
+        <v>843</v>
+      </c>
+      <c r="E131" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F131" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="G131" s="0" t="s">
         <v>845</v>
       </c>
-      <c r="E131" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F131" s="0" t="s">
+      <c r="H131" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I131" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J131" s="0" t="s">
         <v>846</v>
       </c>
-      <c r="G131" s="0" t="s">
+      <c r="K131" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0">
         <v>131</v>
       </c>
+      <c r="B132" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>849</v>
+      </c>
       <c r="D132" s="0" t="s">
         <v>850</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>49</v>
+        <v>404</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>851</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>852</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>57</v>
+        <v>407</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>853</v>
       </c>
       <c r="K132" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>854</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>855</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>856</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>248</v>
+        <v>103</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>857</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>858</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>251</v>
+        <v>106</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>859</v>
       </c>
       <c r="K133" s="0" t="s">
-        <v>860</v>
+        <v>847</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="C134" s="0" t="s">
         <v>861</v>
       </c>
-      <c r="C134" s="0" t="s">
+      <c r="D134" s="0" t="s">
         <v>862</v>
       </c>
-      <c r="D134" s="0" t="s">
+      <c r="E134" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F134" s="0" t="s">
         <v>863</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F134" s="0" t="s">
+      <c r="G134" s="0" t="s">
         <v>864</v>
       </c>
-      <c r="G134" s="0" t="s">
+      <c r="H134" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I134" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>865</v>
       </c>
-      <c r="H134" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K134" s="0" t="s">
-        <v>860</v>
+        <v>847</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="C135" s="0" t="s">
         <v>867</v>
       </c>
-      <c r="C135" s="0" t="s">
+      <c r="D135" s="0" t="s">
         <v>868</v>
       </c>
-      <c r="D135" s="0" t="s">
+      <c r="E135" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F135" s="0" t="s">
         <v>869</v>
       </c>
-      <c r="E135" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F135" s="0" t="s">
+      <c r="G135" s="0" t="s">
         <v>870</v>
       </c>
-      <c r="G135" s="0" t="s">
+      <c r="H135" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I135" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J135" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="H135" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K135" s="0" t="s">
-        <v>860</v>
+        <v>847</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0">
         <v>135</v>
       </c>
+      <c r="B136" s="0" t="s">
+        <v>872</v>
+      </c>
       <c r="C136" s="0" t="s">
         <v>873</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E136" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F136" s="0" t="s">
         <v>875</v>
       </c>
-      <c r="F136" s="0" t="s">
+      <c r="G136" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="G136" s="0" t="s">
+      <c r="H136" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I136" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J136" s="0" t="s">
         <v>877</v>
       </c>
-      <c r="H136" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K136" s="0" t="s">
-        <v>860</v>
+        <v>847</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="D137" s="0" t="s">
         <v>880</v>
       </c>
-      <c r="C137" s="0" t="s">
+      <c r="E137" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>881</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="G137" s="0" t="s">
         <v>882</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F137" s="0" t="s">
+      <c r="H137" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="I137" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J137" s="0" t="s">
         <v>883</v>
       </c>
-      <c r="G137" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K137" s="0" t="s">
-        <v>886</v>
+        <v>847</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>887</v>
       </c>
-      <c r="C138" s="0" t="s">
+      <c r="F138" s="0" t="s">
         <v>888</v>
       </c>
-      <c r="D138" s="0" t="s">
+      <c r="G138" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E138" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F138" s="0" t="s">
+      <c r="H138" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I138" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J138" s="0" t="s">
         <v>890</v>
       </c>
-      <c r="G138" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K138" s="0" t="s">
-        <v>886</v>
+        <v>847</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0">
         <v>138</v>
       </c>
+      <c r="B139" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>892</v>
+      </c>
       <c r="D139" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>894</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>85</v>
+        <v>895</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="K139" s="0" t="s">
-        <v>886</v>
+        <v>847</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>234</v>
+        <v>258</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="K140" s="0" t="s">
-        <v>886</v>
+        <v>847</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="K141" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="H142" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I142" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J142" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="K142" s="0" t="s">
         <v>909</v>
-      </c>
-[...25 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="K143" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="K144" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0">
         <v>144</v>
       </c>
+      <c r="B145" s="0" t="s">
+        <v>928</v>
+      </c>
       <c r="C145" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>932</v>
+        <v>50</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="K145" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>66</v>
+        <v>792</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="K146" s="0" t="s">
-        <v>908</v>
+        <v>941</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="C147" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="D147" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="H147" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I147" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J147" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="K147" s="0" t="s">
         <v>941</v>
-      </c>
-[...22 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="K148" s="0" t="s">
-        <v>908</v>
+        <v>941</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="K149" s="0" t="s">
-        <v>958</v>
+        <v>941</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>34</v>
+        <v>688</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>37</v>
+        <v>965</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="K150" s="0" t="s">
-        <v>958</v>
+        <v>941</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0">
         <v>150</v>
       </c>
+      <c r="B151" s="0" t="s">
+        <v>967</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>968</v>
+      </c>
       <c r="D151" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>49</v>
+        <v>258</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>147</v>
+        <v>174</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="K151" s="0" t="s">
-        <v>958</v>
+        <v>941</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>234</v>
+        <v>54</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>153</v>
+        <v>57</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="K152" s="0" t="s">
-        <v>958</v>
+        <v>979</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0">
         <v>152</v>
       </c>
+      <c r="B153" s="0" t="s">
+        <v>980</v>
+      </c>
       <c r="C153" s="0" t="s">
-        <v>975</v>
+        <v>981</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>976</v>
+        <v>982</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>532</v>
+        <v>983</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>45</v>
+        <v>986</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J153" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="K153" s="0" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>981</v>
+        <v>988</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>234</v>
+        <v>258</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>984</v>
+        <v>991</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>985</v>
+        <v>992</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="K154" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0">
         <v>154</v>
       </c>
-      <c r="B155" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155" s="0" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>486</v>
+        <v>50</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>992</v>
+        <v>998</v>
       </c>
       <c r="K155" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>994</v>
+        <v>1000</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>995</v>
+        <v>1001</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>997</v>
+        <v>1003</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>998</v>
+        <v>1004</v>
       </c>
       <c r="K156" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>999</v>
+        <v>1005</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="K157" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>1006</v>
+        <v>1012</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="K158" s="0" t="s">
-        <v>980</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>1011</v>
+        <v>1018</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>1013</v>
+        <v>1020</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>34</v>
+        <v>1021</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>37</v>
+        <v>1024</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>1016</v>
+        <v>1025</v>
       </c>
       <c r="K159" s="0" t="s">
-        <v>980</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E160" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F160" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G160" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H160" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I160" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J160" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="K160" s="0" t="s">
         <v>1017</v>
-      </c>
-[...25 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>1023</v>
+        <v>1032</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>1024</v>
+        <v>1033</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>1025</v>
+        <v>1034</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>767</v>
+        <v>258</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>1026</v>
+        <v>1035</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>251</v>
+        <v>174</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>1028</v>
+        <v>1037</v>
       </c>
       <c r="K161" s="0" t="s">
-        <v>980</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>1029</v>
+        <v>1038</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>1030</v>
+        <v>1039</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>1031</v>
+        <v>1040</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>234</v>
+        <v>792</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>1032</v>
+        <v>1041</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>1033</v>
+        <v>958</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>153</v>
+        <v>627</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>1034</v>
+        <v>1042</v>
       </c>
       <c r="K162" s="0" t="s">
-        <v>1035</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>483</v>
+        <v>32</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>1039</v>
+        <v>1046</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>1041</v>
+        <v>1048</v>
       </c>
       <c r="K163" s="0" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>1042</v>
+        <v>1050</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>1043</v>
+        <v>1051</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>1044</v>
+        <v>1052</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>1045</v>
+        <v>54</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>1046</v>
+        <v>1053</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>1047</v>
+        <v>1054</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>1048</v>
+        <v>57</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J164" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="K164" s="0" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0">
         <v>164</v>
       </c>
-      <c r="B165" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C165" s="0" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>66</v>
+        <v>1058</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>1053</v>
+        <v>1059</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>1054</v>
+        <v>1060</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>69</v>
+        <v>1061</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="K165" s="0" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>248</v>
+        <v>32</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>1060</v>
+        <v>1067</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>655</v>
+        <v>35</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="K166" s="0" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>234</v>
+        <v>54</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>153</v>
+        <v>57</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>1067</v>
+        <v>1074</v>
       </c>
       <c r="K167" s="0" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>1068</v>
+        <v>1075</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>1069</v>
+        <v>1076</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>491</v>
+        <v>1078</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>1071</v>
+        <v>1079</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>1072</v>
+        <v>1080</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>494</v>
+        <v>1081</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>1073</v>
+        <v>1082</v>
       </c>
       <c r="K168" s="0" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>1074</v>
+        <v>1083</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>1075</v>
+        <v>1084</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>1077</v>
+        <v>32</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>1078</v>
+        <v>1086</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>1079</v>
+        <v>1087</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>1080</v>
+        <v>35</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>1081</v>
+        <v>1088</v>
       </c>
       <c r="K169" s="0" t="s">
-        <v>1082</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>268</v>
+        <v>32</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>1086</v>
+        <v>1092</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>1087</v>
+        <v>1093</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>271</v>
+        <v>35</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>1088</v>
+        <v>1094</v>
       </c>
       <c r="K170" s="0" t="s">
-        <v>1082</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>1090</v>
+        <v>1096</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>1091</v>
+        <v>1097</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>234</v>
+        <v>54</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>1092</v>
+        <v>1098</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>1093</v>
+        <v>1099</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>153</v>
+        <v>57</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>1094</v>
+        <v>1100</v>
       </c>
       <c r="K171" s="0" t="s">
-        <v>1082</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>1095</v>
+        <v>1101</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>1097</v>
+        <v>1103</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>1098</v>
+        <v>1104</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>40</v>
+        <v>1105</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
       <c r="K172" s="0" t="s">
-        <v>1082</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0">
         <v>172</v>
       </c>
+      <c r="B173" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>1109</v>
+      </c>
       <c r="D173" s="0" t="s">
-        <v>1100</v>
+        <v>1110</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>49</v>
+        <v>258</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>1101</v>
+        <v>1111</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>85</v>
+        <v>1112</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>388</v>
+        <v>174</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>1102</v>
+        <v>1113</v>
       </c>
       <c r="K173" s="0" t="s">
-        <v>1082</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>1103</v>
+        <v>1114</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>1104</v>
+        <v>1115</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>1105</v>
+        <v>1116</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>1106</v>
+        <v>1117</v>
       </c>
       <c r="G174" s="0" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H174" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="I174" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J174" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K174" s="0" t="s">
         <v>1107</v>
-      </c>
-[...10 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>1110</v>
+        <v>1120</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>1111</v>
+        <v>1121</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>1112</v>
+        <v>1122</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>1113</v>
+        <v>1123</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>1114</v>
+        <v>1124</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>1115</v>
+        <v>1125</v>
       </c>
       <c r="K175" s="0" t="s">
-        <v>1109</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0">
         <v>175</v>
       </c>
+      <c r="B176" s="0" t="s">
+        <v>1126</v>
+      </c>
       <c r="C176" s="0" t="s">
-        <v>1116</v>
+        <v>1127</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>1117</v>
+        <v>1128</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>1118</v>
+        <v>345</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>851</v>
+        <v>1129</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>1119</v>
+        <v>1130</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>1120</v>
+        <v>348</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>1121</v>
+        <v>1131</v>
       </c>
       <c r="K176" s="0" t="s">
-        <v>1109</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>1122</v>
+        <v>1132</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>1123</v>
+        <v>1133</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>1124</v>
+        <v>1134</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>1125</v>
+        <v>1135</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>1126</v>
+        <v>1136</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>1127</v>
+        <v>1137</v>
       </c>
       <c r="K177" s="0" t="s">
-        <v>1109</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>1128</v>
+        <v>1139</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>1129</v>
+        <v>1140</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>1130</v>
+        <v>1141</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>1131</v>
+        <v>1142</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>1132</v>
+        <v>1143</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>1133</v>
+        <v>1144</v>
       </c>
       <c r="K178" s="0" t="s">
-        <v>1109</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>1134</v>
+        <v>1145</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>1135</v>
+        <v>1146</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>1136</v>
+        <v>1147</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>1137</v>
+        <v>1148</v>
       </c>
       <c r="G179" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H179" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I179" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J179" s="0" t="s">
+        <v>1150</v>
+      </c>
+      <c r="K179" s="0" t="s">
         <v>1138</v>
-      </c>
-[...10 lines deleted...]
-        <v>1140</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0">
         <v>179</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>1141</v>
+        <v>1151</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>1142</v>
+        <v>1152</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>1143</v>
+        <v>1153</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>1144</v>
+        <v>1154</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>1145</v>
+        <v>926</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>1146</v>
+        <v>1155</v>
       </c>
       <c r="K180" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>1147</v>
+        <v>1156</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>1150</v>
+        <v>1159</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>1151</v>
+        <v>1160</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>1152</v>
+        <v>1161</v>
       </c>
       <c r="K181" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>1153</v>
+        <v>1162</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>1154</v>
+        <v>1163</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>1155</v>
+        <v>1164</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>1156</v>
+        <v>1165</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>1157</v>
+        <v>1166</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>1158</v>
+        <v>1167</v>
       </c>
       <c r="K182" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0">
         <v>182</v>
       </c>
-      <c r="B183" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D183" s="0" t="s">
-        <v>1161</v>
+        <v>1168</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>1163</v>
+        <v>92</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>1164</v>
+        <v>1170</v>
       </c>
       <c r="K183" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0">
         <v>183</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>1165</v>
+        <v>1171</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>1166</v>
+        <v>1172</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>345</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>1169</v>
+        <v>1175</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>1170</v>
+        <v>1176</v>
       </c>
       <c r="K184" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>1173</v>
+        <v>1179</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>66</v>
+        <v>337</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>1174</v>
+        <v>1180</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>1175</v>
+        <v>1181</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>1176</v>
+        <v>1182</v>
       </c>
       <c r="K185" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>1177</v>
+        <v>1183</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>1178</v>
+        <v>1184</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>1179</v>
+        <v>1185</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>1180</v>
+        <v>1186</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>1181</v>
+        <v>1187</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="K186" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>1183</v>
+        <v>1189</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>1184</v>
+        <v>1190</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>1185</v>
+        <v>1191</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>1186</v>
+        <v>54</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>1189</v>
+        <v>57</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="K187" s="0" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0">
         <v>187</v>
       </c>
+      <c r="B188" s="0" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>1197</v>
+      </c>
       <c r="D188" s="0" t="s">
-        <v>1192</v>
+        <v>1198</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>1193</v>
+        <v>1199</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>85</v>
+        <v>1200</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>1194</v>
+        <v>1201</v>
       </c>
       <c r="K188" s="0" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0">
         <v>188</v>
       </c>
       <c r="B189" s="0" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D189" s="0" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E189" s="0" t="s">
+        <v>792</v>
+      </c>
+      <c r="F189" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G189" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H189" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I189" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J189" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="K189" s="0" t="s">
         <v>1195</v>
-      </c>
-[...25 lines deleted...]
-        <v>1191</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0">
         <v>189</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>1201</v>
+        <v>1208</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>1203</v>
+        <v>1210</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>305</v>
+        <v>688</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>69</v>
+        <v>965</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="K190" s="0" t="s">
-        <v>1207</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0">
         <v>190</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>1208</v>
+        <v>1214</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>1209</v>
+        <v>1215</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>1210</v>
+        <v>1216</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>234</v>
+        <v>258</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>1211</v>
+        <v>1217</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>1212</v>
+        <v>1218</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>1213</v>
+        <v>1219</v>
       </c>
       <c r="K191" s="0" t="s">
-        <v>1207</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0">
         <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>1214</v>
+        <v>1220</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>1215</v>
+        <v>1221</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>1216</v>
+        <v>1222</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>66</v>
+        <v>317</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>1217</v>
+        <v>1223</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>1218</v>
+        <v>1224</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>69</v>
+        <v>320</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="K192" s="0" t="s">
-        <v>1207</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0">
         <v>192</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>234</v>
+        <v>54</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>1224</v>
+        <v>1230</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>153</v>
+        <v>50</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>1225</v>
+        <v>1231</v>
       </c>
       <c r="K193" s="0" t="s">
-        <v>1207</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0">
         <v>193</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>1226</v>
+        <v>1232</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>1227</v>
+        <v>1233</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>1228</v>
+        <v>1234</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>234</v>
+        <v>90</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>1229</v>
+        <v>1235</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>1230</v>
+        <v>1236</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>153</v>
+        <v>57</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>1231</v>
+        <v>1237</v>
       </c>
       <c r="K194" s="0" t="s">
-        <v>1207</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0">
         <v>194</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>1232</v>
+        <v>1238</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>1233</v>
+        <v>1239</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>1234</v>
+        <v>1240</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>234</v>
+        <v>258</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>1235</v>
+        <v>1241</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>1236</v>
+        <v>1242</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
       <c r="K195" s="0" t="s">
-        <v>1207</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0">
         <v>195</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>1238</v>
+        <v>1245</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>1239</v>
+        <v>1246</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>1240</v>
+        <v>1247</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>1077</v>
+        <v>32</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>1241</v>
+        <v>1248</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>1242</v>
+        <v>1249</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>1080</v>
+        <v>35</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="K196" s="0" t="s">
-        <v>1207</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0">
         <v>196</v>
       </c>
       <c r="B197" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D197" s="0" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E197" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F197" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G197" s="0" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H197" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I197" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J197" s="0" t="s">
+        <v>1256</v>
+      </c>
+      <c r="K197" s="0" t="s">
         <v>1244</v>
-      </c>
-[...25 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0">
         <v>197</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>1250</v>
+        <v>1257</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>1251</v>
+        <v>1258</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>1252</v>
+        <v>1259</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>234</v>
+        <v>258</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>1253</v>
+        <v>1260</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>1254</v>
+        <v>1261</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>1255</v>
+        <v>1262</v>
       </c>
       <c r="K198" s="0" t="s">
-        <v>1207</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0">
         <v>198</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>1256</v>
+        <v>1263</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>1257</v>
+        <v>1264</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>1258</v>
+        <v>1265</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>234</v>
+        <v>32</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>1259</v>
+        <v>1266</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>1260</v>
+        <v>1267</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>1261</v>
+        <v>1268</v>
       </c>
       <c r="K199" s="0" t="s">
-        <v>1262</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0">
         <v>199</v>
       </c>
-      <c r="B200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D200" s="0" t="s">
-        <v>1265</v>
+        <v>1269</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>234</v>
+        <v>90</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>153</v>
+        <v>1272</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>1268</v>
+        <v>1273</v>
       </c>
       <c r="K200" s="0" t="s">
-        <v>1262</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0">
         <v>200</v>
       </c>
-      <c r="B201" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C201" s="0" t="s">
-        <v>1270</v>
+        <v>1274</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>1271</v>
+        <v>1275</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>49</v>
+        <v>1276</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>1273</v>
+        <v>1278</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>69</v>
+        <v>1279</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>1274</v>
+        <v>1280</v>
       </c>
       <c r="K201" s="0" t="s">
-        <v>1262</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0">
         <v>201</v>
       </c>
-      <c r="B202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C202" s="0" t="s">
-        <v>1276</v>
+        <v>1281</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>1277</v>
+        <v>1282</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="K202" s="0" t="s">
-        <v>1262</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0">
         <v>202</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>1281</v>
+        <v>1287</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>1282</v>
+        <v>1288</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>1283</v>
+        <v>1289</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>66</v>
+        <v>258</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>1284</v>
+        <v>1290</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>1285</v>
+        <v>1291</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>69</v>
+        <v>174</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J203" s="0" t="s">
+        <v>1292</v>
+      </c>
+      <c r="K203" s="0" t="s">
         <v>1286</v>
-      </c>
-[...1 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0">
         <v>203</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>1287</v>
+        <v>1293</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>1288</v>
+        <v>1294</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>1289</v>
+        <v>1295</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>66</v>
+        <v>258</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>1290</v>
+        <v>1296</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>1291</v>
+        <v>1297</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>45</v>
+        <v>174</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>1292</v>
+        <v>1298</v>
       </c>
       <c r="K204" s="0" t="s">
-        <v>1262</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0">
         <v>204</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>1293</v>
+        <v>1299</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>1294</v>
+        <v>1300</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>1295</v>
+        <v>1301</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>66</v>
+        <v>1078</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>1296</v>
+        <v>1302</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>1297</v>
+        <v>1303</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>69</v>
+        <v>1081</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>1298</v>
+        <v>1304</v>
       </c>
       <c r="K205" s="0" t="s">
-        <v>1262</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0">
         <v>205</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>1300</v>
+        <v>1306</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>1301</v>
+        <v>1307</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>1302</v>
+        <v>1308</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>1303</v>
+        <v>1309</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>1304</v>
+        <v>1310</v>
       </c>
       <c r="K206" s="0" t="s">
-        <v>1305</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0">
         <v>206</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>491</v>
+        <v>345</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>494</v>
+        <v>773</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="K207" s="0" t="s">
-        <v>1305</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0">
         <v>207</v>
       </c>
-      <c r="B208" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D208" s="0" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>645</v>
+        <v>54</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>648</v>
+        <v>57</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J208" s="0" t="s">
+        <v>1321</v>
+      </c>
+      <c r="K208" s="0" t="s">
         <v>1317</v>
-      </c>
-[...1 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0">
         <v>208</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="K209" s="0" t="s">
-        <v>1305</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0">
         <v>209</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="K210" s="0" t="s">
-        <v>1330</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0">
         <v>210</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>66</v>
+        <v>317</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>69</v>
+        <v>320</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="K211" s="0" t="s">
-        <v>1330</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0">
         <v>211</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>1342</v>
+        <v>1345</v>
       </c>
       <c r="K212" s="0" t="s">
-        <v>1330</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0">
         <v>212</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>234</v>
+        <v>1349</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>1346</v>
+        <v>1350</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>1347</v>
+        <v>1351</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="K213" s="0" t="s">
-        <v>1330</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0">
         <v>213</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>1349</v>
+        <v>1353</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>1350</v>
+        <v>1354</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>1351</v>
+        <v>1355</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>66</v>
+        <v>681</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>1352</v>
+        <v>1356</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>69</v>
+        <v>348</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="K214" s="0" t="s">
-        <v>1330</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0">
         <v>214</v>
       </c>
+      <c r="B215" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C215" s="0" t="s">
+        <v>1360</v>
+      </c>
       <c r="D215" s="0" t="s">
-        <v>1355</v>
+        <v>1361</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>66</v>
+        <v>258</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>1356</v>
+        <v>1362</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>1357</v>
+        <v>1363</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>69</v>
+        <v>174</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>1358</v>
+        <v>1364</v>
       </c>
       <c r="K215" s="0" t="s">
-        <v>1330</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0">
         <v>215</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>1359</v>
+        <v>1365</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>1360</v>
+        <v>1366</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>1361</v>
+        <v>1367</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>234</v>
+        <v>54</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>1362</v>
+        <v>1368</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>1363</v>
+        <v>1369</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>153</v>
+        <v>57</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>1364</v>
+        <v>1370</v>
       </c>
       <c r="K216" s="0" t="s">
-        <v>1330</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0">
         <v>216</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>1365</v>
+        <v>1371</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>1366</v>
+        <v>1372</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>1367</v>
+        <v>1373</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>34</v>
+        <v>1374</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>1368</v>
+        <v>1375</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>1369</v>
+        <v>1376</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>1370</v>
+        <v>1377</v>
       </c>
       <c r="K217" s="0" t="s">
-        <v>1330</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0">
         <v>217</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>1371</v>
+        <v>1379</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>1372</v>
+        <v>1380</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>1373</v>
+        <v>1381</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>66</v>
+        <v>1021</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>1374</v>
+        <v>1382</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>1375</v>
+        <v>1383</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>69</v>
+        <v>1024</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>1376</v>
+        <v>1384</v>
       </c>
       <c r="K218" s="0" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0">
         <v>218</v>
       </c>
       <c r="B219" s="0" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C219" s="0" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D219" s="0" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>1388</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H219" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I219" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J219" s="0" t="s">
+        <v>1390</v>
+      </c>
+      <c r="K219" s="0" t="s">
         <v>1378</v>
-      </c>
-[...25 lines deleted...]
-        <v>1377</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0">
         <v>219</v>
       </c>
-      <c r="B220" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D220" s="0" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>532</v>
+        <v>32</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>1389</v>
+        <v>364</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="K220" s="0" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0">
         <v>220</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
       <c r="C221" s="0" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D221" s="0" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E221" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F221" s="0" t="s">
         <v>1392</v>
       </c>
-      <c r="D221" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G221" s="0" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="K221" s="0" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0">
         <v>221</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>1186</v>
+        <v>32</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>1189</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="K222" s="0" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0">
         <v>222</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>234</v>
+        <v>337</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>153</v>
+        <v>50</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="K223" s="0" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0">
         <v>223</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I224" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="K224" s="0" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0">
         <v>224</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I225" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="K225" s="0" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0">
         <v>225</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>34</v>
+        <v>404</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>37</v>
+        <v>407</v>
       </c>
       <c r="I226" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="K226" s="0" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0">
         <v>226</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="C227" s="0" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D227" s="0" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H227" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I227" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J227" s="0" t="s">
+        <v>1435</v>
+      </c>
+      <c r="K227" s="0" t="s">
         <v>1429</v>
-      </c>
-[...22 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0">
         <v>227</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>1438</v>
+        <v>1392</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>1439</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>1440</v>
       </c>
       <c r="K228" s="0" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0">
         <v>228</v>
       </c>
+      <c r="B229" s="0" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>1442</v>
+      </c>
       <c r="D229" s="0" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>34</v>
+        <v>1444</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>377</v>
+        <v>1446</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="K229" s="0" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0">
         <v>229</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>234</v>
+        <v>32</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="K230" s="0" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0">
         <v>230</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>305</v>
+        <v>32</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>1453</v>
+        <v>1392</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="I231" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
       <c r="K231" s="0" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0">
         <v>231</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>248</v>
+        <v>443</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>1460</v>
+        <v>1463</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>251</v>
+        <v>50</v>
       </c>
       <c r="I232" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="K232" s="0" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0">
         <v>232</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>1463</v>
+        <v>1466</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>1442</v>
+        <v>1468</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="I233" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="K233" s="0" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0">
         <v>233</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>1442</v>
+        <v>1474</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>1470</v>
+        <v>1475</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I234" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="K234" s="0" t="s">
-        <v>1427</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0">
         <v>234</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>1475</v>
+        <v>54</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
       <c r="G235" s="0" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H235" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I235" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J235" s="0" t="s">
+        <v>1483</v>
+      </c>
+      <c r="K235" s="0" t="s">
         <v>1477</v>
-      </c>
-[...10 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0">
         <v>235</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>1479</v>
+        <v>1484</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>1480</v>
+        <v>1485</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>1481</v>
+        <v>1486</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>1482</v>
+        <v>1487</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>1483</v>
+        <v>1488</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="I236" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>1484</v>
+        <v>1489</v>
       </c>
       <c r="K236" s="0" t="s">
-        <v>1427</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0">
         <v>236</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>1485</v>
+        <v>1490</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>1486</v>
+        <v>1491</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>1487</v>
+        <v>1492</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>1442</v>
+        <v>1493</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>1488</v>
+        <v>1494</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I237" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>1489</v>
+        <v>1495</v>
       </c>
       <c r="K237" s="0" t="s">
-        <v>1427</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0">
         <v>237</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>1490</v>
+        <v>1496</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>1491</v>
+        <v>1497</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>1492</v>
+        <v>1498</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>1494</v>
+        <v>1500</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="I238" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="K238" s="0" t="s">
-        <v>1427</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0">
         <v>238</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>1496</v>
+        <v>1502</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>1497</v>
+        <v>1503</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>1498</v>
+        <v>1504</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>645</v>
+        <v>32</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>1499</v>
+        <v>1505</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>648</v>
+        <v>35</v>
       </c>
       <c r="I239" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>1501</v>
+        <v>1507</v>
       </c>
       <c r="K239" s="0" t="s">
-        <v>1427</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0">
         <v>239</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>1502</v>
+        <v>1508</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>1503</v>
+        <v>1509</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>1504</v>
+        <v>1510</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>234</v>
+        <v>288</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>1505</v>
+        <v>1511</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>1506</v>
+        <v>1512</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>1507</v>
+        <v>1513</v>
       </c>
       <c r="K240" s="0" t="s">
-        <v>1508</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0">
         <v>240</v>
       </c>
-      <c r="B241" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C241" s="0" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>1511</v>
+        <v>1515</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>1512</v>
+        <v>1505</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I241" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="K241" s="0" t="s">
-        <v>1508</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0">
         <v>241</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>505</v>
+        <v>32</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="I242" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="K242" s="0" t="s">
-        <v>1508</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0">
         <v>242</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>1521</v>
+        <v>1525</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>1522</v>
+        <v>1526</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>1523</v>
+        <v>1527</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F243" s="0" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H243" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I243" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J243" s="0" t="s">
+        <v>1530</v>
+      </c>
+      <c r="K243" s="0" t="s">
         <v>1524</v>
-      </c>
-[...13 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0">
         <v>243</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>1527</v>
+        <v>1531</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>1529</v>
+        <v>1533</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>234</v>
+        <v>288</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>1530</v>
+        <v>1534</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>1532</v>
+        <v>1536</v>
       </c>
       <c r="K244" s="0" t="s">
-        <v>1508</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0">
         <v>244</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>1533</v>
+        <v>1537</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>1534</v>
+        <v>1538</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>1535</v>
+        <v>1539</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>645</v>
+        <v>32</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>648</v>
+        <v>35</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
       <c r="K245" s="0" t="s">
-        <v>1508</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0">
         <v>245</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>1539</v>
+        <v>1543</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>1540</v>
+        <v>1544</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>1541</v>
+        <v>1545</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>34</v>
+        <v>317</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>1542</v>
+        <v>1546</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>1543</v>
+        <v>1547</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>37</v>
+        <v>320</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>1544</v>
+        <v>1548</v>
       </c>
       <c r="K246" s="0" t="s">
-        <v>1508</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0">
         <v>246</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>1545</v>
+        <v>1549</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>1546</v>
+        <v>1550</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>34</v>
+        <v>461</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>1549</v>
+        <v>1553</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I247" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>1550</v>
+        <v>1554</v>
       </c>
       <c r="K247" s="0" t="s">
-        <v>1508</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0">
         <v>247</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>1551</v>
+        <v>1555</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>1552</v>
+        <v>1556</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>1475</v>
+        <v>32</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I248" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>1556</v>
+        <v>1560</v>
       </c>
       <c r="K248" s="0" t="s">
-        <v>1508</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0">
         <v>248</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>1557</v>
+        <v>1561</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>668</v>
+        <v>32</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>1560</v>
+        <v>1564</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>1561</v>
+        <v>1565</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="I249" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>1562</v>
+        <v>1566</v>
       </c>
       <c r="K249" s="0" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0">
         <v>249</v>
       </c>
-      <c r="B250" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D250" s="0" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>1567</v>
+        <v>90</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>1569</v>
+        <v>92</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>648</v>
+        <v>35</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>1570</v>
       </c>
       <c r="K250" s="0" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0">
         <v>250</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>1571</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>1572</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>1573</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>1574</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>1575</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>1576</v>
       </c>
       <c r="K251" s="0" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0">
         <v>251</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>1577</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>1578</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>1579</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>234</v>
+        <v>296</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>1580</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>1581</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>1582</v>
       </c>
       <c r="K252" s="0" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0">
         <v>252</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>1583</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>1584</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>1585</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>1586</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>1587</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>1588</v>
       </c>
       <c r="K253" s="0" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0">
         <v>253</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>1589</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>1590</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>1591</v>
       </c>
       <c r="E254" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F254" s="0" t="s">
         <v>1592</v>
       </c>
-      <c r="F254" s="0" t="s">
+      <c r="G254" s="0" t="s">
         <v>1593</v>
       </c>
-      <c r="G254" s="0" t="s">
+      <c r="H254" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I254" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J254" s="0" t="s">
         <v>1594</v>
       </c>
-      <c r="H254" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K254" s="0" t="s">
-        <v>1597</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0">
         <v>254</v>
       </c>
       <c r="B255" s="0" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D255" s="0" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E255" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="F255" s="0" t="s">
         <v>1598</v>
       </c>
-      <c r="C255" s="0" t="s">
+      <c r="G255" s="0" t="s">
         <v>1599</v>
       </c>
-      <c r="D255" s="0" t="s">
+      <c r="H255" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I255" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J255" s="0" t="s">
         <v>1600</v>
       </c>
-      <c r="E255" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K255" s="0" t="s">
-        <v>1597</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0">
         <v>255</v>
       </c>
       <c r="B256" s="0" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D256" s="0" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E256" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F256" s="0" t="s">
         <v>1604</v>
       </c>
-      <c r="C256" s="0" t="s">
+      <c r="G256" s="0" t="s">
         <v>1605</v>
       </c>
-      <c r="D256" s="0" t="s">
+      <c r="H256" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I256" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J256" s="0" t="s">
         <v>1606</v>
       </c>
-      <c r="E256" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K256" s="0" t="s">
-        <v>1597</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0">
         <v>256</v>
       </c>
       <c r="B257" s="0" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D257" s="0" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E257" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F257" s="0" t="s">
         <v>1610</v>
       </c>
-      <c r="C257" s="0" t="s">
+      <c r="G257" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="H257" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I257" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J257" s="0" t="s">
         <v>1611</v>
       </c>
-      <c r="D257" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K257" s="0" t="s">
-        <v>1597</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0">
         <v>257</v>
       </c>
-      <c r="B258" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D258" s="0" t="s">
-        <v>1619</v>
+        <v>1612</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>1620</v>
+        <v>1613</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>1621</v>
+        <v>1614</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>37</v>
+        <v>661</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>1622</v>
+        <v>1615</v>
       </c>
       <c r="K258" s="0" t="s">
-        <v>1597</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0">
         <v>258</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>1623</v>
+        <v>1616</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>1624</v>
+        <v>1617</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>1625</v>
+        <v>1618</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>532</v>
+        <v>1349</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>1626</v>
+        <v>1619</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>1627</v>
+        <v>1620</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>1628</v>
+        <v>1621</v>
       </c>
       <c r="K259" s="0" t="s">
-        <v>1597</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0">
         <v>259</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>1629</v>
+        <v>1623</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>1630</v>
+        <v>1624</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>1631</v>
+        <v>1625</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>34</v>
+        <v>1058</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>1632</v>
+        <v>1626</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>1633</v>
+        <v>1054</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>1634</v>
+        <v>1627</v>
       </c>
       <c r="K260" s="0" t="s">
-        <v>1597</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0">
         <v>260</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>1635</v>
+        <v>1628</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>1636</v>
+        <v>1629</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>1637</v>
+        <v>1630</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>1077</v>
+        <v>258</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>1638</v>
+        <v>1631</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>1639</v>
+        <v>1632</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>1080</v>
+        <v>174</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>1640</v>
+        <v>1633</v>
       </c>
       <c r="K261" s="0" t="s">
-        <v>1597</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0">
         <v>261</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>1641</v>
+        <v>1634</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>1642</v>
+        <v>1635</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>1643</v>
+        <v>1636</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>66</v>
+        <v>1349</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>1644</v>
+        <v>1637</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>1645</v>
+        <v>1638</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>1646</v>
+        <v>1639</v>
       </c>
       <c r="K262" s="0" t="s">
-        <v>1597</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0">
         <v>262</v>
       </c>
+      <c r="B263" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C263" s="0" t="s">
+        <v>1641</v>
+      </c>
       <c r="D263" s="0" t="s">
-        <v>1647</v>
+        <v>1642</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>49</v>
+        <v>1021</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>1648</v>
+        <v>1643</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>85</v>
+        <v>1644</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>37</v>
+        <v>1024</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>1649</v>
+        <v>1645</v>
       </c>
       <c r="K263" s="0" t="s">
-        <v>1597</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0">
         <v>263</v>
       </c>
       <c r="B264" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C264" s="0" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>1649</v>
+      </c>
+      <c r="F264" s="0" t="s">
         <v>1650</v>
       </c>
-      <c r="C264" s="0" t="s">
+      <c r="G264" s="0" t="s">
         <v>1651</v>
       </c>
-      <c r="D264" s="0" t="s">
+      <c r="H264" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I264" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>1652</v>
       </c>
-      <c r="E264" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K264" s="0" t="s">
-        <v>1597</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0">
         <v>264</v>
       </c>
       <c r="B265" s="0" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C265" s="0" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D265" s="0" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E265" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F265" s="0" t="s">
         <v>1656</v>
       </c>
-      <c r="C265" s="0" t="s">
+      <c r="G265" s="0" t="s">
         <v>1657</v>
       </c>
-      <c r="D265" s="0" t="s">
+      <c r="H265" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I265" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>1658</v>
       </c>
-      <c r="E265" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K265" s="0" t="s">
-        <v>1597</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0">
         <v>265</v>
       </c>
       <c r="B266" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C266" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E266" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F266" s="0" t="s">
         <v>1662</v>
       </c>
-      <c r="C266" s="0" t="s">
+      <c r="G266" s="0" t="s">
         <v>1663</v>
       </c>
-      <c r="D266" s="0" t="s">
+      <c r="H266" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="I266" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J266" s="0" t="s">
         <v>1664</v>
       </c>
-      <c r="E266" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K266" s="0" t="s">
-        <v>1597</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0">
         <v>266</v>
       </c>
       <c r="B267" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C267" s="0" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D267" s="0" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E267" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F267" s="0" t="s">
         <v>1668</v>
       </c>
-      <c r="C267" s="0" t="s">
+      <c r="G267" s="0" t="s">
         <v>1669</v>
       </c>
-      <c r="D267" s="0" t="s">
+      <c r="H267" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I267" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J267" s="0" t="s">
         <v>1670</v>
       </c>
-      <c r="E267" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K267" s="0" t="s">
-        <v>1674</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0">
         <v>267</v>
       </c>
       <c r="B268" s="0" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C268" s="0" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D268" s="0" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E268" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F268" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="G268" s="0" t="s">
         <v>1675</v>
       </c>
-      <c r="C268" s="0" t="s">
+      <c r="H268" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="I268" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J268" s="0" t="s">
         <v>1676</v>
       </c>
-      <c r="D268" s="0" t="s">
+      <c r="K268" s="0" t="s">
         <v>1677</v>
-      </c>
-[...19 lines deleted...]
-        <v>1674</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0">
         <v>268</v>
       </c>
       <c r="B269" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C269" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D269" s="0" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E269" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F269" s="0" t="s">
         <v>1681</v>
       </c>
-      <c r="C269" s="0" t="s">
+      <c r="G269" s="0" t="s">
         <v>1682</v>
       </c>
-      <c r="D269" s="0" t="s">
+      <c r="H269" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I269" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J269" s="0" t="s">
         <v>1683</v>
       </c>
-      <c r="E269" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K269" s="0" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0">
         <v>269</v>
       </c>
       <c r="B270" s="0" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C270" s="0" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D270" s="0" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E270" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="F270" s="0" t="s">
         <v>1687</v>
       </c>
-      <c r="C270" s="0" t="s">
+      <c r="G270" s="0" t="s">
         <v>1688</v>
       </c>
-      <c r="D270" s="0" t="s">
+      <c r="H270" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I270" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J270" s="0" t="s">
         <v>1689</v>
       </c>
-      <c r="E270" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K270" s="0" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0">
         <v>270</v>
       </c>
       <c r="B271" s="0" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C271" s="0" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D271" s="0" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E271" s="0" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F271" s="0" t="s">
         <v>1693</v>
       </c>
-      <c r="C271" s="0" t="s">
+      <c r="G271" s="0" t="s">
         <v>1694</v>
       </c>
-      <c r="D271" s="0" t="s">
+      <c r="H271" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I271" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J271" s="0" t="s">
         <v>1695</v>
       </c>
-      <c r="E271" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K271" s="0" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0">
         <v>271</v>
       </c>
       <c r="B272" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C272" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E272" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F272" s="0" t="s">
         <v>1699</v>
       </c>
-      <c r="C272" s="0" t="s">
+      <c r="G272" s="0" t="s">
         <v>1700</v>
       </c>
-      <c r="D272" s="0" t="s">
+      <c r="H272" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I272" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J272" s="0" t="s">
         <v>1701</v>
       </c>
-      <c r="E272" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K272" s="0" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0">
         <v>272</v>
       </c>
       <c r="B273" s="0" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C273" s="0" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D273" s="0" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E273" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F273" s="0" t="s">
+        <v>1705</v>
+      </c>
+      <c r="G273" s="0" t="s">
         <v>1706</v>
       </c>
-      <c r="C273" s="0" t="s">
+      <c r="H273" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I273" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J273" s="0" t="s">
         <v>1707</v>
       </c>
-      <c r="D273" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K273" s="0" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0">
         <v>273</v>
       </c>
-      <c r="B274" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D274" s="0" t="s">
-        <v>1714</v>
+        <v>1708</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>305</v>
+        <v>90</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>1715</v>
+        <v>1709</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>1716</v>
+        <v>92</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>1717</v>
+        <v>1710</v>
       </c>
       <c r="K274" s="0" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0">
         <v>274</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>1718</v>
+        <v>1711</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>1719</v>
+        <v>1712</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>1720</v>
+        <v>1713</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>1721</v>
+        <v>1714</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>1722</v>
+        <v>1715</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>1723</v>
+        <v>1716</v>
       </c>
       <c r="K275" s="0" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0">
         <v>275</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>1724</v>
+        <v>1717</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>1725</v>
+        <v>1718</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>1726</v>
+        <v>1719</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>357</v>
+        <v>54</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>1727</v>
+        <v>1720</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>1728</v>
+        <v>1721</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>1729</v>
+        <v>1722</v>
       </c>
       <c r="K276" s="0" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0">
         <v>276</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>1730</v>
+        <v>1723</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>1731</v>
+        <v>1724</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>1732</v>
+        <v>1725</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>1733</v>
+        <v>54</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>1734</v>
+        <v>1726</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>1735</v>
+        <v>1727</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>1736</v>
+        <v>1728</v>
       </c>
       <c r="K277" s="0" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0">
         <v>277</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>1737</v>
+        <v>1729</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>1738</v>
+        <v>1730</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>1739</v>
+        <v>1731</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>1740</v>
+        <v>1732</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>1741</v>
+        <v>1733</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I278" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>1742</v>
+        <v>1734</v>
       </c>
       <c r="K278" s="0" t="s">
-        <v>1743</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0">
         <v>278</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>1744</v>
+        <v>1735</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>1745</v>
+        <v>1736</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>1746</v>
+        <v>1737</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>1747</v>
+        <v>1738</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>1748</v>
+        <v>1739</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>1749</v>
+        <v>1740</v>
       </c>
       <c r="K279" s="0" t="s">
-        <v>1743</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0">
         <v>279</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>1750</v>
+        <v>1741</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>1751</v>
+        <v>1742</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>1752</v>
+        <v>1743</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>1733</v>
+        <v>1744</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>1753</v>
+        <v>1745</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>1754</v>
+        <v>1746</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>1755</v>
+        <v>1747</v>
       </c>
       <c r="K280" s="0" t="s">
-        <v>1743</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0">
         <v>280</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>1756</v>
+        <v>1748</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>1757</v>
+        <v>1749</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>1758</v>
+        <v>1750</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>1759</v>
+        <v>1580</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>1760</v>
+        <v>1751</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I281" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>1761</v>
+        <v>1752</v>
       </c>
       <c r="K281" s="0" t="s">
-        <v>1743</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0">
         <v>281</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>1762</v>
+        <v>1753</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>1763</v>
+        <v>1754</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>1764</v>
+        <v>1755</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>1118</v>
+        <v>69</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>1765</v>
+        <v>1521</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>1766</v>
+        <v>1756</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I282" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>1767</v>
+        <v>1757</v>
       </c>
       <c r="K282" s="0" t="s">
-        <v>1743</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0">
         <v>282</v>
       </c>
-      <c r="B283" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D283" s="0" t="s">
-        <v>1770</v>
+        <v>1759</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>305</v>
+        <v>54</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>1771</v>
+        <v>1760</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>1772</v>
+        <v>92</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>308</v>
+        <v>57</v>
       </c>
       <c r="I283" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>1773</v>
+        <v>1761</v>
       </c>
       <c r="K283" s="0" t="s">
-        <v>1743</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0">
         <v>283</v>
       </c>
-      <c r="B284" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D284" s="0" t="s">
-        <v>1776</v>
+        <v>1762</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>111</v>
+        <v>47</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>1632</v>
+        <v>1763</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>1777</v>
+        <v>1764</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>1778</v>
+        <v>1765</v>
       </c>
       <c r="K284" s="0" t="s">
-        <v>1743</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0">
         <v>284</v>
       </c>
-      <c r="B285" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C285" s="0" t="s">
-        <v>1780</v>
+        <v>1766</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>1781</v>
+        <v>1767</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>645</v>
+        <v>258</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>1782</v>
+        <v>1763</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>1783</v>
+        <v>1768</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>648</v>
+        <v>50</v>
       </c>
       <c r="I285" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>1784</v>
+        <v>1769</v>
       </c>
       <c r="K285" s="0" t="s">
-        <v>1743</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0">
         <v>285</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>1785</v>
+        <v>1770</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>1786</v>
+        <v>1771</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>1787</v>
+        <v>1772</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>34</v>
+        <v>288</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>1788</v>
+        <v>1540</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>1789</v>
+        <v>1773</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>1790</v>
+        <v>1774</v>
       </c>
       <c r="K286" s="0" t="s">
-        <v>1743</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0">
         <v>286</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>1791</v>
+        <v>1775</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>1792</v>
+        <v>1776</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>1793</v>
+        <v>1777</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>645</v>
+        <v>54</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>1690</v>
+        <v>1763</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>1794</v>
+        <v>1778</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I287" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>1795</v>
+        <v>1779</v>
       </c>
       <c r="K287" s="0" t="s">
-        <v>1743</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0">
         <v>287</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>1796</v>
+        <v>1780</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>1797</v>
+        <v>1781</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>1798</v>
+        <v>1782</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>234</v>
+        <v>54</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>1799</v>
+        <v>1521</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>1800</v>
+        <v>1783</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>153</v>
+        <v>57</v>
       </c>
       <c r="I288" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>1801</v>
+        <v>1784</v>
       </c>
       <c r="K288" s="0" t="s">
-        <v>1743</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0">
         <v>288</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>1802</v>
+        <v>1785</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>1803</v>
+        <v>1786</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>1804</v>
+        <v>1787</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>66</v>
+        <v>1788</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>1690</v>
+        <v>1789</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>1805</v>
+        <v>1790</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>45</v>
+        <v>1791</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>1806</v>
+        <v>1792</v>
       </c>
       <c r="K289" s="0" t="s">
-        <v>1743</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0">
         <v>289</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>1807</v>
+        <v>1793</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>1808</v>
+        <v>1794</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>1809</v>
+        <v>1795</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>1810</v>
+        <v>1796</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>1811</v>
+        <v>1797</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I290" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>1812</v>
+        <v>1798</v>
       </c>
       <c r="K290" s="0" t="s">
-        <v>1743</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0">
         <v>290</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>1813</v>
+        <v>1799</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>1814</v>
+        <v>1800</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>1815</v>
+        <v>1801</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>1816</v>
+        <v>1802</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>1817</v>
+        <v>1803</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>1818</v>
+        <v>1804</v>
       </c>
       <c r="K291" s="0" t="s">
-        <v>1743</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0">
         <v>291</v>
       </c>
+      <c r="B292" s="0" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C292" s="0" t="s">
+        <v>1807</v>
+      </c>
       <c r="D292" s="0" t="s">
-        <v>1819</v>
+        <v>1808</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>66</v>
+        <v>1809</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>1820</v>
+        <v>1810</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>85</v>
+        <v>1811</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>69</v>
+        <v>1812</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>1821</v>
+        <v>1813</v>
       </c>
       <c r="K292" s="0" t="s">
-        <v>1743</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0">
         <v>292</v>
       </c>
+      <c r="B293" s="0" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C293" s="0" t="s">
+        <v>1815</v>
+      </c>
       <c r="D293" s="0" t="s">
-        <v>1822</v>
+        <v>1816</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>1823</v>
+        <v>1817</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>1824</v>
+        <v>1818</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>1825</v>
+        <v>1819</v>
       </c>
       <c r="K293" s="0" t="s">
-        <v>1743</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0">
         <v>293</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>1826</v>
+        <v>1820</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>1827</v>
+        <v>1821</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>1828</v>
+        <v>1822</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>645</v>
+        <v>258</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>1829</v>
+        <v>1823</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>1830</v>
+        <v>1824</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>648</v>
+        <v>174</v>
       </c>
       <c r="I294" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>1831</v>
+        <v>1825</v>
       </c>
       <c r="K294" s="0" t="s">
-        <v>1743</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0">
         <v>294</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>1832</v>
+        <v>1826</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>1833</v>
+        <v>1827</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>1834</v>
+        <v>1828</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>1835</v>
+        <v>54</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>1836</v>
+        <v>1763</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>1837</v>
+        <v>1829</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I295" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>1838</v>
+        <v>1830</v>
       </c>
       <c r="K295" s="0" t="s">
-        <v>1839</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0">
         <v>295</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>1840</v>
+        <v>1831</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>1841</v>
+        <v>1832</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>1842</v>
+        <v>1833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>1843</v>
+        <v>1834</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>1844</v>
+        <v>1835</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I296" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>1845</v>
+        <v>1836</v>
       </c>
       <c r="K296" s="0" t="s">
-        <v>1839</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0">
         <v>296</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>1846</v>
+        <v>1837</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>1847</v>
+        <v>1838</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>1848</v>
+        <v>1839</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>1849</v>
+        <v>1840</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>1850</v>
+        <v>1841</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>1851</v>
+        <v>1842</v>
       </c>
       <c r="K297" s="0" t="s">
-        <v>1839</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0">
         <v>297</v>
       </c>
+      <c r="B298" s="0" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C298" s="0" t="s">
+        <v>1844</v>
+      </c>
       <c r="D298" s="0" t="s">
-        <v>1852</v>
+        <v>1845</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>49</v>
+        <v>1846</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>1853</v>
+        <v>1847</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>85</v>
+        <v>1848</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I298" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>1854</v>
+        <v>1849</v>
       </c>
       <c r="K298" s="0" t="s">
-        <v>1839</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0">
         <v>298</v>
       </c>
       <c r="B299" s="0" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C299" s="0" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D299" s="0" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E299" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F299" s="0" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G299" s="0" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H299" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I299" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J299" s="0" t="s">
         <v>1855</v>
       </c>
-      <c r="C299" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K299" s="0" t="s">
-        <v>1839</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0">
         <v>299</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>1863</v>
+        <v>1856</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>1864</v>
+        <v>1857</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>1865</v>
+        <v>1858</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>1632</v>
+        <v>1859</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>1866</v>
+        <v>1860</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>1867</v>
+        <v>1861</v>
       </c>
       <c r="K300" s="0" t="s">
-        <v>1839</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0">
         <v>300</v>
       </c>
       <c r="B301" s="0" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C301" s="0" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D301" s="0" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E301" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F301" s="0" t="s">
+        <v>1865</v>
+      </c>
+      <c r="G301" s="0" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H301" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I301" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J301" s="0" t="s">
+        <v>1867</v>
+      </c>
+      <c r="K301" s="0" t="s">
         <v>1868</v>
-      </c>
-[...25 lines deleted...]
-        <v>1839</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0">
         <v>301</v>
       </c>
       <c r="B302" s="0" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C302" s="0" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D302" s="0" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E302" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="F302" s="0" t="s">
+        <v>1681</v>
+      </c>
+      <c r="G302" s="0" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H302" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I302" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>1873</v>
       </c>
-      <c r="C302" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K302" s="0" t="s">
-        <v>1839</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0">
         <v>302</v>
       </c>
       <c r="B303" s="0" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C303" s="0" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D303" s="0" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E303" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F303" s="0" t="s">
+        <v>1877</v>
+      </c>
+      <c r="G303" s="0" t="s">
         <v>1878</v>
       </c>
-      <c r="C303" s="0" t="s">
+      <c r="H303" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="I303" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J303" s="0" t="s">
         <v>1879</v>
       </c>
-      <c r="D303" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K303" s="0" t="s">
-        <v>1839</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0">
         <v>303</v>
       </c>
       <c r="B304" s="0" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C304" s="0" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>1883</v>
+      </c>
+      <c r="G304" s="0" t="s">
         <v>1884</v>
       </c>
-      <c r="C304" s="0" t="s">
+      <c r="H304" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I304" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>1885</v>
       </c>
-      <c r="D304" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K304" s="0" t="s">
-        <v>1839</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0">
         <v>304</v>
       </c>
       <c r="B305" s="0" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C305" s="0" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D305" s="0" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>1889</v>
       </c>
-      <c r="C305" s="0" t="s">
+      <c r="G305" s="0" t="s">
         <v>1890</v>
       </c>
-      <c r="D305" s="0" t="s">
+      <c r="H305" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I305" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J305" s="0" t="s">
         <v>1891</v>
       </c>
-      <c r="E305" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K305" s="0" t="s">
-        <v>1895</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0">
         <v>305</v>
       </c>
       <c r="B306" s="0" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C306" s="0" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D306" s="0" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>1895</v>
+      </c>
+      <c r="G306" s="0" t="s">
         <v>1896</v>
       </c>
-      <c r="C306" s="0" t="s">
+      <c r="H306" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="I306" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>1897</v>
       </c>
-      <c r="D306" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K306" s="0" t="s">
-        <v>1895</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0">
         <v>306</v>
       </c>
       <c r="B307" s="0" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C307" s="0" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E307" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>1901</v>
+      </c>
+      <c r="G307" s="0" t="s">
         <v>1902</v>
       </c>
-      <c r="C307" s="0" t="s">
+      <c r="H307" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I307" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J307" s="0" t="s">
         <v>1903</v>
       </c>
-      <c r="D307" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K307" s="0" t="s">
-        <v>1895</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0">
         <v>307</v>
       </c>
       <c r="B308" s="0" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C308" s="0" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D308" s="0" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E308" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F308" s="0" t="s">
+        <v>1763</v>
+      </c>
+      <c r="G308" s="0" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H308" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I308" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J308" s="0" t="s">
         <v>1908</v>
       </c>
-      <c r="C308" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K308" s="0" t="s">
-        <v>1895</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0">
         <v>308</v>
       </c>
       <c r="B309" s="0" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D309" s="0" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H309" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I309" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>1914</v>
       </c>
-      <c r="C309" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K309" s="0" t="s">
-        <v>1895</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0">
         <v>309</v>
       </c>
       <c r="B310" s="0" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C310" s="0" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D310" s="0" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>1918</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H310" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I310" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>1920</v>
       </c>
-      <c r="C310" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K310" s="0" t="s">
-        <v>1895</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0">
         <v>310</v>
       </c>
       <c r="B311" s="0" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C311" s="0" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>1924</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>1925</v>
+      </c>
+      <c r="H311" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I311" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J311" s="0" t="s">
         <v>1926</v>
       </c>
-      <c r="C311" s="0" t="s">
+      <c r="K311" s="0" t="s">
         <v>1927</v>
-      </c>
-[...22 lines deleted...]
-        <v>1895</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0">
         <v>311</v>
       </c>
       <c r="B312" s="0" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C312" s="0" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D312" s="0" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E312" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F312" s="0" t="s">
+        <v>1931</v>
+      </c>
+      <c r="G312" s="0" t="s">
         <v>1932</v>
       </c>
-      <c r="C312" s="0" t="s">
+      <c r="H312" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I312" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J312" s="0" t="s">
         <v>1933</v>
       </c>
-      <c r="D312" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K312" s="0" t="s">
-        <v>1895</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0">
         <v>312</v>
       </c>
       <c r="B313" s="0" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C313" s="0" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D313" s="0" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E313" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="F313" s="0" t="s">
+        <v>1937</v>
+      </c>
+      <c r="G313" s="0" t="s">
         <v>1938</v>
       </c>
-      <c r="C313" s="0" t="s">
+      <c r="H313" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I313" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J313" s="0" t="s">
         <v>1939</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K313" s="0" t="s">
-        <v>1895</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0">
         <v>313</v>
       </c>
-      <c r="B314" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D314" s="0" t="s">
-        <v>1946</v>
+        <v>1940</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>290</v>
+        <v>90</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>1947</v>
+        <v>1941</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>1948</v>
+        <v>1942</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>718</v>
+        <v>174</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>1949</v>
+        <v>1943</v>
       </c>
       <c r="K314" s="0" t="s">
-        <v>1895</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0">
         <v>314</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>1951</v>
+        <v>1945</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>1953</v>
+        <v>1947</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>1954</v>
+        <v>1948</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>1955</v>
+        <v>1949</v>
       </c>
       <c r="K315" s="0" t="s">
-        <v>1895</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0">
         <v>315</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>1956</v>
+        <v>1950</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>1957</v>
+        <v>1951</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>1958</v>
+        <v>1952</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>406</v>
+        <v>317</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>1727</v>
+        <v>1953</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>1959</v>
+        <v>1954</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>45</v>
+        <v>320</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>1960</v>
+        <v>1955</v>
       </c>
       <c r="K316" s="0" t="s">
-        <v>1895</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0">
         <v>316</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>1961</v>
+        <v>1956</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>1962</v>
+        <v>1957</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>1963</v>
+        <v>1958</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>532</v>
+        <v>54</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>1964</v>
+        <v>1738</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>1965</v>
+        <v>1959</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I317" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>1966</v>
+        <v>1960</v>
       </c>
       <c r="K317" s="0" t="s">
-        <v>1895</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0">
         <v>317</v>
       </c>
       <c r="B318" s="0" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C318" s="0" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D318" s="0" t="s">
+        <v>1963</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>1964</v>
+      </c>
+      <c r="F318" s="0" t="s">
+        <v>1965</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H318" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I318" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>1967</v>
       </c>
-      <c r="C318" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K318" s="0" t="s">
-        <v>1973</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0">
         <v>318</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>1974</v>
+        <v>1968</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>1975</v>
+        <v>1969</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>1976</v>
+        <v>1970</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>34</v>
+        <v>317</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>1978</v>
+        <v>1972</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>37</v>
+        <v>320</v>
       </c>
       <c r="I319" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>1979</v>
+        <v>1973</v>
       </c>
       <c r="K319" s="0" t="s">
-        <v>1973</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0">
         <v>319</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>1980</v>
+        <v>1974</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>1981</v>
+        <v>1975</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>1982</v>
+        <v>1976</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>1984</v>
+        <v>1978</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="I320" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>1985</v>
+        <v>1979</v>
       </c>
       <c r="K320" s="0" t="s">
-        <v>1973</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0">
         <v>320</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>1987</v>
+        <v>1981</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>1988</v>
+        <v>1982</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>34</v>
+        <v>1349</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>1823</v>
+        <v>1983</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>877</v>
+        <v>1984</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I321" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="K321" s="0" t="s">
-        <v>1973</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0">
         <v>321</v>
       </c>
       <c r="B322" s="0" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C322" s="0" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D322" s="0" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E322" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>1989</v>
+      </c>
+      <c r="G322" s="0" t="s">
         <v>1990</v>
       </c>
-      <c r="C322" s="0" t="s">
+      <c r="H322" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I322" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J322" s="0" t="s">
         <v>1991</v>
       </c>
-      <c r="D322" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K322" s="0" t="s">
-        <v>1973</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0">
         <v>322</v>
       </c>
       <c r="B323" s="0" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C323" s="0" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D323" s="0" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E323" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>963</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H323" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I323" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J323" s="0" t="s">
         <v>1996</v>
       </c>
-      <c r="C323" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K323" s="0" t="s">
-        <v>1973</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0">
         <v>323</v>
       </c>
       <c r="B324" s="0" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C324" s="0" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D324" s="0" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E324" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F324" s="0" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G324" s="0" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H324" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I324" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J324" s="0" t="s">
         <v>2002</v>
       </c>
-      <c r="C324" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K324" s="0" t="s">
-        <v>1973</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0">
         <v>324</v>
       </c>
       <c r="B325" s="0" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C325" s="0" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D325" s="0" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E325" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F325" s="0" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>2007</v>
+      </c>
+      <c r="H325" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="I325" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>2008</v>
       </c>
-      <c r="C325" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K325" s="0" t="s">
-        <v>1973</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0">
         <v>325</v>
       </c>
       <c r="B326" s="0" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C326" s="0" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D326" s="0" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E326" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F326" s="0" t="s">
+        <v>2012</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H326" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I326" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>2014</v>
       </c>
-      <c r="C326" s="0" t="s">
+      <c r="K326" s="0" t="s">
         <v>2015</v>
-      </c>
-[...22 lines deleted...]
-        <v>1973</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0">
         <v>326</v>
       </c>
       <c r="B327" s="0" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C327" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D327" s="0" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E327" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F327" s="0" t="s">
+        <v>2019</v>
+      </c>
+      <c r="G327" s="0" t="s">
         <v>2020</v>
       </c>
-      <c r="C327" s="0" t="s">
+      <c r="H327" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I327" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>2021</v>
       </c>
-      <c r="D327" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K327" s="0" t="s">
-        <v>1973</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0">
         <v>327</v>
       </c>
-      <c r="B328" s="0" t="s">
+      <c r="C328" s="0" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D328" s="0" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E328" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F328" s="0" t="s">
+        <v>2024</v>
+      </c>
+      <c r="G328" s="0" t="s">
         <v>2025</v>
       </c>
-      <c r="C328" s="0" t="s">
+      <c r="H328" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I328" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J328" s="0" t="s">
         <v>2026</v>
       </c>
-      <c r="D328" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K328" s="0" t="s">
-        <v>2032</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0">
         <v>328</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>2033</v>
+        <v>2027</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>2034</v>
+        <v>2028</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>2035</v>
+        <v>2029</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>2036</v>
+        <v>2019</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>2037</v>
+        <v>2030</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I329" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>2038</v>
+        <v>2031</v>
       </c>
       <c r="K329" s="0" t="s">
-        <v>2032</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0">
         <v>329</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>2039</v>
+        <v>2032</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>2040</v>
+        <v>2033</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>2041</v>
+        <v>2034</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>34</v>
+        <v>2035</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>2042</v>
+        <v>2036</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>2043</v>
+        <v>2037</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I330" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>2044</v>
+        <v>2038</v>
       </c>
       <c r="K330" s="0" t="s">
-        <v>2032</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0">
         <v>330</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>2045</v>
+        <v>2039</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>2046</v>
+        <v>2040</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>2047</v>
+        <v>2041</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>645</v>
+        <v>54</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>2048</v>
+        <v>2042</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>2049</v>
+        <v>2043</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>648</v>
+        <v>57</v>
       </c>
       <c r="I331" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>2050</v>
+        <v>2044</v>
       </c>
       <c r="K331" s="0" t="s">
-        <v>2032</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0">
         <v>331</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>2051</v>
+        <v>2045</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>2052</v>
+        <v>2046</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>2053</v>
+        <v>2047</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>1381</v>
+        <v>32</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>2054</v>
+        <v>2048</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>2055</v>
+        <v>2049</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I332" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>2056</v>
+        <v>2050</v>
       </c>
       <c r="K332" s="0" t="s">
-        <v>2032</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0">
         <v>332</v>
       </c>
+      <c r="B333" s="0" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C333" s="0" t="s">
+        <v>2052</v>
+      </c>
       <c r="D333" s="0" t="s">
-        <v>2057</v>
+        <v>2053</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>2058</v>
+        <v>2054</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>85</v>
+        <v>2055</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I333" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>2059</v>
+        <v>2056</v>
       </c>
       <c r="K333" s="0" t="s">
-        <v>2032</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0">
         <v>333</v>
       </c>
       <c r="B334" s="0" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C334" s="0" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D334" s="0" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E334" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F334" s="0" t="s">
         <v>2060</v>
       </c>
-      <c r="C334" s="0" t="s">
+      <c r="G334" s="0" t="s">
         <v>2061</v>
       </c>
-      <c r="D334" s="0" t="s">
+      <c r="H334" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I334" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>2062</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K334" s="0" t="s">
-        <v>2032</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0">
         <v>334</v>
       </c>
       <c r="B335" s="0" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C335" s="0" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D335" s="0" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E335" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F335" s="0" t="s">
         <v>2066</v>
       </c>
-      <c r="C335" s="0" t="s">
+      <c r="G335" s="0" t="s">
         <v>2067</v>
       </c>
-      <c r="D335" s="0" t="s">
+      <c r="H335" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I335" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>2068</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K335" s="0" t="s">
-        <v>2032</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0">
         <v>335</v>
       </c>
       <c r="B336" s="0" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C336" s="0" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D336" s="0" t="s">
         <v>2071</v>
       </c>
-      <c r="C336" s="0" t="s">
+      <c r="E336" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>1738</v>
+      </c>
+      <c r="G336" s="0" t="s">
         <v>2072</v>
       </c>
-      <c r="D336" s="0" t="s">
+      <c r="H336" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I336" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>2073</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K336" s="0" t="s">
-        <v>2032</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0">
         <v>336</v>
       </c>
       <c r="B337" s="0" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C337" s="0" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D337" s="0" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E337" s="0" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F337" s="0" t="s">
         <v>2077</v>
       </c>
-      <c r="C337" s="0" t="s">
+      <c r="G337" s="0" t="s">
         <v>2078</v>
       </c>
-      <c r="D337" s="0" t="s">
+      <c r="H337" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I337" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>2079</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K337" s="0" t="s">
-        <v>2032</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0">
         <v>337</v>
       </c>
       <c r="B338" s="0" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C338" s="0" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D338" s="0" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E338" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>2019</v>
+      </c>
+      <c r="G338" s="0" t="s">
         <v>2083</v>
       </c>
-      <c r="C338" s="0" t="s">
+      <c r="H338" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I338" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J338" s="0" t="s">
         <v>2084</v>
       </c>
-      <c r="D338" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K338" s="0" t="s">
-        <v>2032</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0">
         <v>338</v>
       </c>
       <c r="B339" s="0" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C339" s="0" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D339" s="0" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E339" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>2088</v>
+      </c>
+      <c r="G339" s="0" t="s">
         <v>2089</v>
       </c>
-      <c r="C339" s="0" t="s">
+      <c r="H339" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I339" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J339" s="0" t="s">
         <v>2090</v>
       </c>
-      <c r="D339" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K339" s="0" t="s">
-        <v>2095</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0">
         <v>339</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>2096</v>
+        <v>2091</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>2097</v>
+        <v>2092</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>2098</v>
+        <v>2093</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>2099</v>
+        <v>2048</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>2100</v>
+        <v>2094</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I340" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>2101</v>
+        <v>2095</v>
       </c>
       <c r="K340" s="0" t="s">
-        <v>2095</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0">
         <v>340</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>2102</v>
+        <v>2096</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>2103</v>
+        <v>2097</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>2104</v>
+        <v>2098</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>2105</v>
+        <v>54</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>2106</v>
+        <v>2099</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>2107</v>
+        <v>593</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I341" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>2108</v>
+        <v>2100</v>
       </c>
       <c r="K341" s="0" t="s">
-        <v>2095</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0">
         <v>341</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>2109</v>
+        <v>2101</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>2110</v>
+        <v>2102</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>2111</v>
+        <v>2103</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>2112</v>
+        <v>2104</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>2113</v>
+        <v>2105</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="I342" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>2114</v>
+        <v>2106</v>
       </c>
       <c r="K342" s="0" t="s">
-        <v>2095</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0">
         <v>342</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>2115</v>
+        <v>2108</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>2116</v>
+        <v>2109</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>2117</v>
+        <v>2110</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>2118</v>
+        <v>2111</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>2119</v>
+        <v>2112</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I343" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>2120</v>
+        <v>2113</v>
       </c>
       <c r="K343" s="0" t="s">
-        <v>2095</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0">
         <v>343</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>2121</v>
+        <v>2114</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>2122</v>
+        <v>2115</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>2123</v>
+        <v>2116</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1381</v>
+        <v>69</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>2124</v>
+        <v>2117</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>2125</v>
+        <v>2118</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I344" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>2126</v>
+        <v>2119</v>
       </c>
       <c r="K344" s="0" t="s">
-        <v>2095</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0">
         <v>344</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>2127</v>
+        <v>2120</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>2128</v>
+        <v>2121</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>2129</v>
+        <v>2122</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>66</v>
+        <v>1649</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>2130</v>
+        <v>2123</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>2131</v>
+        <v>2124</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I345" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>2132</v>
+        <v>2125</v>
       </c>
       <c r="K345" s="0" t="s">
-        <v>2095</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0">
         <v>345</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>2133</v>
+        <v>2126</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>2134</v>
+        <v>2127</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>2135</v>
+        <v>2128</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>2136</v>
+        <v>2129</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>2137</v>
+        <v>2130</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I346" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>2138</v>
+        <v>2131</v>
       </c>
       <c r="K346" s="0" t="s">
-        <v>2095</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0">
         <v>346</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>2139</v>
+        <v>2132</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>2140</v>
+        <v>2133</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>2141</v>
+        <v>2134</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>2142</v>
+        <v>2135</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>2143</v>
+        <v>2136</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I347" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>2144</v>
+        <v>2137</v>
       </c>
       <c r="K347" s="0" t="s">
-        <v>2095</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0">
         <v>347</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>2145</v>
+        <v>2138</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>2146</v>
+        <v>2139</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>2147</v>
+        <v>2140</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>34</v>
+        <v>1846</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>2099</v>
+        <v>2141</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>2148</v>
+        <v>2142</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I348" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>2149</v>
+        <v>2143</v>
       </c>
       <c r="K348" s="0" t="s">
-        <v>2095</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0">
         <v>348</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>2150</v>
+        <v>2144</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>2151</v>
+        <v>2145</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>2152</v>
+        <v>2146</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>34</v>
+        <v>317</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>2142</v>
+        <v>2147</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>2153</v>
+        <v>2013</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="I349" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>2154</v>
+        <v>2148</v>
       </c>
       <c r="K349" s="0" t="s">
-        <v>2095</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0">
         <v>349</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>2155</v>
+        <v>2149</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>2156</v>
+        <v>2150</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>2157</v>
+        <v>2151</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>2158</v>
+        <v>2152</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>2159</v>
+        <v>2153</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I350" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>2160</v>
+        <v>2154</v>
       </c>
       <c r="K350" s="0" t="s">
-        <v>2095</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0">
         <v>350</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>2161</v>
+        <v>2155</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>2162</v>
+        <v>2156</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>2163</v>
+        <v>2157</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>2164</v>
+        <v>2158</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>2165</v>
+        <v>2159</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I351" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>2166</v>
+        <v>2160</v>
       </c>
       <c r="K351" s="0" t="s">
-        <v>2167</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0">
         <v>351</v>
       </c>
-      <c r="B352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C352" s="0" t="s">
-        <v>2169</v>
+        <v>2161</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>2170</v>
+        <v>2162</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>111</v>
+        <v>429</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>2171</v>
+        <v>2163</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>2172</v>
+        <v>2164</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I352" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>2173</v>
+        <v>2165</v>
       </c>
       <c r="K352" s="0" t="s">
-        <v>2167</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0">
         <v>352</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>2174</v>
+        <v>2166</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>2175</v>
+        <v>2167</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>2176</v>
+        <v>2168</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>2177</v>
+        <v>2169</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>1850</v>
+        <v>2001</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>2178</v>
+        <v>2170</v>
       </c>
       <c r="K353" s="0" t="s">
-        <v>2167</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0">
         <v>353</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>2179</v>
+        <v>2171</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>2180</v>
+        <v>2172</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>2181</v>
+        <v>2173</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>2182</v>
+        <v>2174</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>2183</v>
+        <v>1284</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I354" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>2184</v>
+        <v>2175</v>
       </c>
       <c r="K354" s="0" t="s">
-        <v>2167</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0">
         <v>354</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>2185</v>
+        <v>2176</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>2186</v>
+        <v>2177</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>2187</v>
+        <v>2178</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>2188</v>
+        <v>2179</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>2189</v>
+        <v>2180</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I355" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>2190</v>
+        <v>2181</v>
       </c>
       <c r="K355" s="0" t="s">
-        <v>2167</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0">
         <v>355</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>2191</v>
+        <v>2182</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>2192</v>
+        <v>2183</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>2193</v>
+        <v>2184</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>2194</v>
+        <v>2147</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>2195</v>
+        <v>2185</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I356" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>2196</v>
+        <v>2186</v>
       </c>
       <c r="K356" s="0" t="s">
-        <v>2167</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0">
         <v>356</v>
       </c>
-      <c r="B357" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C357" s="0" t="s">
-        <v>2198</v>
+        <v>2188</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>2199</v>
+        <v>2189</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1733</v>
+        <v>296</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>2200</v>
+        <v>2169</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>2201</v>
+        <v>2190</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="I357" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>2202</v>
+        <v>2191</v>
       </c>
       <c r="K357" s="0" t="s">
-        <v>2167</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0">
         <v>357</v>
       </c>
+      <c r="B358" s="0" t="s">
+        <v>2192</v>
+      </c>
       <c r="C358" s="0" t="s">
-        <v>2203</v>
+        <v>2193</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>2204</v>
+        <v>2194</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>668</v>
+        <v>69</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>2205</v>
+        <v>2195</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>2206</v>
+        <v>150</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I358" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>2207</v>
+        <v>2196</v>
       </c>
       <c r="K358" s="0" t="s">
-        <v>2167</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0">
         <v>358</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>2208</v>
+        <v>2197</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>2209</v>
+        <v>2198</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>2210</v>
+        <v>2199</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>2211</v>
+        <v>2123</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>2212</v>
+        <v>2200</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I359" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>2213</v>
+        <v>2201</v>
       </c>
       <c r="K359" s="0" t="s">
-        <v>2167</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0">
         <v>359</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>2214</v>
+        <v>2202</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>2215</v>
+        <v>2203</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>2216</v>
+        <v>2204</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>2217</v>
+        <v>2205</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>2218</v>
+        <v>2206</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>2219</v>
+        <v>2207</v>
       </c>
       <c r="K360" s="0" t="s">
-        <v>2167</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0">
         <v>360</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>2220</v>
+        <v>2208</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>2221</v>
+        <v>2209</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>2222</v>
+        <v>2210</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>2223</v>
+        <v>2211</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>2224</v>
+        <v>2212</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I361" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>2225</v>
+        <v>2213</v>
       </c>
       <c r="K361" s="0" t="s">
-        <v>2167</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0">
         <v>361</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>2226</v>
+        <v>2214</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>2227</v>
+        <v>2215</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>2228</v>
+        <v>2216</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>34</v>
+        <v>983</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>2217</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>2229</v>
+        <v>2218</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="I362" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>2230</v>
+        <v>2219</v>
       </c>
       <c r="K362" s="0" t="s">
-        <v>2167</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0">
         <v>362</v>
       </c>
+      <c r="B363" s="0" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C363" s="0" t="s">
+        <v>2221</v>
+      </c>
       <c r="D363" s="0" t="s">
-        <v>2231</v>
+        <v>2222</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>49</v>
+        <v>296</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1849</v>
+        <v>2048</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>2232</v>
+        <v>838</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>648</v>
+        <v>57</v>
       </c>
       <c r="I363" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>2233</v>
+        <v>2223</v>
       </c>
       <c r="K363" s="0" t="s">
-        <v>2167</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0">
         <v>363</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>2234</v>
+        <v>2224</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>2235</v>
+        <v>2225</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>2236</v>
+        <v>2226</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>2237</v>
+        <v>2169</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>2238</v>
+        <v>2227</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I364" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>2239</v>
+        <v>2228</v>
       </c>
       <c r="K364" s="0" t="s">
-        <v>2240</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0">
         <v>364</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>2241</v>
+        <v>2229</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>2242</v>
+        <v>2230</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>2243</v>
+        <v>2231</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1381</v>
+        <v>54</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>2244</v>
+        <v>2169</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>2245</v>
+        <v>2232</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I365" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>2246</v>
+        <v>2233</v>
       </c>
       <c r="K365" s="0" t="s">
-        <v>2240</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0">
         <v>365</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>2247</v>
+        <v>2234</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>2248</v>
+        <v>2235</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>2249</v>
+        <v>2236</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>2250</v>
+        <v>2237</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>1375</v>
+        <v>2238</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I366" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>2251</v>
+        <v>2239</v>
       </c>
       <c r="K366" s="0" t="s">
-        <v>2240</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0">
         <v>366</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>2252</v>
+        <v>2240</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>2253</v>
+        <v>2241</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>2254</v>
+        <v>2242</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>2099</v>
+        <v>2243</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>2255</v>
+        <v>2244</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I367" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>2256</v>
+        <v>2245</v>
       </c>
       <c r="K367" s="0" t="s">
-        <v>2240</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0">
         <v>367</v>
       </c>
-      <c r="B368" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D368" s="0" t="s">
-        <v>2259</v>
+        <v>2247</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>2260</v>
+        <v>2248</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>158</v>
+        <v>92</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I368" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>2261</v>
+        <v>2249</v>
       </c>
       <c r="K368" s="0" t="s">
-        <v>2240</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0">
         <v>368</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>2262</v>
+        <v>2250</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>2263</v>
+        <v>2251</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>2264</v>
+        <v>2252</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1475</v>
+        <v>296</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>2265</v>
+        <v>2253</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>2266</v>
+        <v>2254</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I369" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>2267</v>
+        <v>2255</v>
       </c>
       <c r="K369" s="0" t="s">
-        <v>2240</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0">
         <v>369</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>2268</v>
+        <v>2256</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>2269</v>
+        <v>2257</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>2270</v>
+        <v>2258</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>49</v>
+        <v>429</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>2271</v>
+        <v>2259</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>2272</v>
+        <v>2260</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I370" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>2273</v>
+        <v>2261</v>
       </c>
       <c r="K370" s="0" t="s">
-        <v>2240</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0">
         <v>370</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>2274</v>
+        <v>2262</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>2275</v>
+        <v>2263</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>2276</v>
+        <v>2264</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>675</v>
+        <v>54</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>2277</v>
+        <v>2259</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>2278</v>
+        <v>2025</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>2279</v>
+        <v>2265</v>
       </c>
       <c r="K371" s="0" t="s">
-        <v>2240</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0">
         <v>371</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>2280</v>
+        <v>2267</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>2281</v>
+        <v>2268</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>2282</v>
+        <v>2269</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>357</v>
+        <v>32</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>2142</v>
+        <v>2270</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>2283</v>
+        <v>2271</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I372" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>2284</v>
+        <v>2272</v>
       </c>
       <c r="K372" s="0" t="s">
-        <v>2240</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0">
         <v>372</v>
       </c>
-      <c r="B373" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C373" s="0" t="s">
-        <v>2286</v>
+        <v>2273</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>2287</v>
+        <v>2274</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>66</v>
+        <v>429</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>2211</v>
+        <v>2275</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>1672</v>
+        <v>2276</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I373" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>2288</v>
+        <v>2277</v>
       </c>
       <c r="K373" s="0" t="s">
-        <v>2240</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0">
         <v>373</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>2289</v>
+        <v>2278</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>2290</v>
+        <v>2279</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>2291</v>
+        <v>2280</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>66</v>
+        <v>1649</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>2211</v>
+        <v>2281</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>2292</v>
+        <v>2282</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I374" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>2293</v>
+        <v>2283</v>
       </c>
       <c r="K374" s="0" t="s">
-        <v>2240</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0">
         <v>374</v>
       </c>
-      <c r="B375" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D375" s="0" t="s">
-        <v>2296</v>
+        <v>2284</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>2297</v>
+        <v>90</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>2298</v>
+        <v>2285</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>2299</v>
+        <v>92</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I375" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>2300</v>
+        <v>2286</v>
       </c>
       <c r="K375" s="0" t="s">
-        <v>2240</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0">
         <v>375</v>
       </c>
-      <c r="B376" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D376" s="0" t="s">
-        <v>2303</v>
+        <v>2287</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>234</v>
+        <v>90</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>2304</v>
+        <v>2288</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>2305</v>
+        <v>92</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>153</v>
+        <v>57</v>
       </c>
       <c r="I376" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>2306</v>
+        <v>2289</v>
       </c>
       <c r="K376" s="0" t="s">
-        <v>2307</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0">
         <v>376</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>2308</v>
+        <v>2290</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>2309</v>
+        <v>2291</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>2310</v>
+        <v>2292</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>357</v>
+        <v>54</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>2311</v>
+        <v>2293</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>2312</v>
+        <v>2294</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I377" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>2313</v>
+        <v>2295</v>
       </c>
       <c r="K377" s="0" t="s">
-        <v>2307</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0">
         <v>377</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>2314</v>
+        <v>2297</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>2315</v>
+        <v>2298</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>2316</v>
+        <v>2299</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>483</v>
+        <v>32</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>2317</v>
+        <v>2300</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>2318</v>
+        <v>2301</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>486</v>
+        <v>35</v>
       </c>
       <c r="I378" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>2319</v>
+        <v>2302</v>
       </c>
       <c r="K378" s="0" t="s">
-        <v>2307</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0">
         <v>378</v>
       </c>
+      <c r="B379" s="0" t="s">
+        <v>2303</v>
+      </c>
       <c r="C379" s="0" t="s">
-        <v>2320</v>
+        <v>2304</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>2321</v>
+        <v>2305</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>668</v>
+        <v>281</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>2322</v>
+        <v>2306</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>2323</v>
+        <v>2307</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I379" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>2324</v>
+        <v>2308</v>
       </c>
       <c r="K379" s="0" t="s">
-        <v>2325</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0">
         <v>379</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>2326</v>
+        <v>2309</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>2327</v>
+        <v>2310</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>2328</v>
+        <v>2311</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>2329</v>
+        <v>2312</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>2330</v>
+        <v>2313</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I380" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>2331</v>
+        <v>2314</v>
       </c>
       <c r="K380" s="0" t="s">
-        <v>2325</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0">
         <v>380</v>
       </c>
-      <c r="B381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D381" s="0" t="s">
-        <v>2334</v>
+        <v>2316</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>2335</v>
+        <v>2317</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>2336</v>
+        <v>92</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I381" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>2337</v>
+        <v>2318</v>
       </c>
       <c r="K381" s="0" t="s">
-        <v>2325</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0">
         <v>381</v>
       </c>
-      <c r="B382" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C382" s="0" t="s">
-        <v>2339</v>
+        <v>2319</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>2340</v>
+        <v>2320</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>66</v>
+        <v>2321</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>2341</v>
+        <v>2322</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>2342</v>
+        <v>2323</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I382" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>2343</v>
+        <v>2324</v>
       </c>
       <c r="K382" s="0" t="s">
-        <v>2344</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0">
         <v>382</v>
       </c>
-      <c r="B383" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D383" s="0" t="s">
-        <v>2347</v>
+        <v>2325</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>2348</v>
+        <v>2326</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>2349</v>
+        <v>92</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I383" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>2350</v>
+        <v>2327</v>
       </c>
       <c r="K383" s="0" t="s">
-        <v>2344</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0">
         <v>383</v>
       </c>
-      <c r="B384" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D384" s="0" t="s">
-        <v>2353</v>
+        <v>2328</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>2354</v>
+        <v>2329</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>2355</v>
+        <v>92</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I384" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>2356</v>
+        <v>2330</v>
       </c>
       <c r="K384" s="0" t="s">
-        <v>2344</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0">
         <v>384</v>
       </c>
+      <c r="B385" s="0" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C385" s="0" t="s">
+        <v>2332</v>
+      </c>
       <c r="D385" s="0" t="s">
-        <v>2357</v>
+        <v>2333</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>2358</v>
+        <v>2334</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>85</v>
+        <v>2335</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I385" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>2359</v>
+        <v>2336</v>
       </c>
       <c r="K385" s="0" t="s">
-        <v>2360</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0">
         <v>385</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>2361</v>
+        <v>2337</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>2362</v>
+        <v>2338</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>2363</v>
+        <v>2339</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>34</v>
+        <v>1788</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>2364</v>
+        <v>2340</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>2365</v>
+        <v>2341</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>37</v>
+        <v>1791</v>
       </c>
       <c r="I386" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>2366</v>
+        <v>2342</v>
       </c>
       <c r="K386" s="0" t="s">
-        <v>2360</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0">
         <v>386</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>2367</v>
+        <v>2343</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F387" s="0" t="s">
-        <v>2368</v>
+        <v>2344</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="I387" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>2369</v>
+        <v>2345</v>
       </c>
       <c r="K387" s="0" t="s">
-        <v>2360</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0">
         <v>387</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>2370</v>
+        <v>2346</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>2371</v>
+        <v>2347</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>153</v>
+        <v>50</v>
       </c>
       <c r="I388" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>2372</v>
+        <v>2348</v>
       </c>
       <c r="K388" s="0" t="s">
-        <v>2360</v>
+        <v>92</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0">
         <v>388</v>
       </c>
+      <c r="B389" s="0" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C389" s="0" t="s">
+        <v>2350</v>
+      </c>
       <c r="D389" s="0" t="s">
-        <v>2373</v>
+        <v>2351</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>2374</v>
+        <v>2352</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>85</v>
+        <v>2353</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I389" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>2375</v>
+        <v>2354</v>
       </c>
       <c r="K389" s="0" t="s">
-        <v>2360</v>
+        <v>92</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0">
         <v>389</v>
       </c>
-      <c r="B390" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D390" s="0" t="s">
-        <v>2378</v>
+        <v>2355</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>2379</v>
+        <v>2356</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>2380</v>
+        <v>92</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>37</v>
+        <v>117</v>
       </c>
       <c r="I390" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>2381</v>
+        <v>2357</v>
       </c>
       <c r="K390" s="0" t="s">
-        <v>2360</v>
+        <v>92</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0">
         <v>390</v>
       </c>
+      <c r="B391" s="0" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C391" s="0" t="s">
+        <v>2359</v>
+      </c>
       <c r="D391" s="0" t="s">
-        <v>2382</v>
+        <v>2360</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>49</v>
+        <v>2361</v>
       </c>
       <c r="F391" s="0" t="s">
-        <v>2383</v>
+        <v>2362</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I391" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>2384</v>
+        <v>92</v>
       </c>
       <c r="K391" s="0" t="s">
-        <v>2360</v>
+        <v>92</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0">
         <v>391</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>2385</v>
+        <v>2363</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>2386</v>
+        <v>2364</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>2387</v>
+        <v>2365</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1858</v>
+        <v>2361</v>
       </c>
       <c r="F392" s="0" t="s">
-        <v>2388</v>
+        <v>2366</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>2389</v>
+        <v>92</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>1861</v>
+        <v>2367</v>
       </c>
       <c r="I392" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>2390</v>
+        <v>92</v>
       </c>
       <c r="K392" s="0" t="s">
-        <v>2360</v>
+        <v>92</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0">
         <v>392</v>
       </c>
+      <c r="C393" s="0" t="s">
+        <v>2368</v>
+      </c>
       <c r="D393" s="0" t="s">
-        <v>2391</v>
+        <v>2369</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>2392</v>
+        <v>2370</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I393" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>2393</v>
+        <v>92</v>
       </c>
       <c r="K393" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0">
         <v>393</v>
       </c>
+      <c r="B394" s="0" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C394" s="0" t="s">
+        <v>2372</v>
+      </c>
       <c r="D394" s="0" t="s">
-        <v>2394</v>
+        <v>2373</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>49</v>
+        <v>2361</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>2395</v>
+        <v>2374</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>45</v>
+        <v>2367</v>
       </c>
       <c r="I394" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>2396</v>
+        <v>92</v>
       </c>
       <c r="K394" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0">
         <v>394</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>2397</v>
+        <v>2375</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F395" s="0" t="s">
-        <v>2398</v>
+        <v>2376</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>76</v>
+        <v>787</v>
       </c>
       <c r="I395" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>2399</v>
+        <v>2377</v>
       </c>
       <c r="K395" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0">
         <v>395</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>2400</v>
+        <v>2378</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>2401</v>
+        <v>2379</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>37</v>
+        <v>661</v>
       </c>
       <c r="I396" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>2402</v>
+        <v>2380</v>
       </c>
       <c r="K396" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0">
         <v>396</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>2403</v>
+        <v>2381</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>2404</v>
+        <v>2382</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>45</v>
+        <v>174</v>
       </c>
       <c r="I397" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>2405</v>
+        <v>2383</v>
       </c>
       <c r="K397" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0">
         <v>397</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>2406</v>
+        <v>2384</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>2407</v>
+        <v>2385</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>271</v>
+        <v>50</v>
       </c>
       <c r="I398" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>2408</v>
+        <v>2386</v>
       </c>
       <c r="K398" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0">
         <v>398</v>
       </c>
-      <c r="B399" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D399" s="0" t="s">
-        <v>2411</v>
+        <v>2387</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>2412</v>
+        <v>2388</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>2413</v>
+        <v>92</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="I399" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>2414</v>
+        <v>2389</v>
       </c>
       <c r="K399" s="0" t="s">
-        <v>85</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0">
         <v>399</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>2415</v>
+        <v>2391</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F400" s="0" t="s">
-        <v>2416</v>
+        <v>2392</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>153</v>
+        <v>117</v>
       </c>
       <c r="I400" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>2417</v>
+        <v>2393</v>
       </c>
       <c r="K400" s="0" t="s">
-        <v>85</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0">
         <v>400</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>2418</v>
+        <v>2395</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F401" s="0" t="s">
-        <v>2419</v>
+        <v>2396</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>279</v>
+        <v>35</v>
       </c>
       <c r="I401" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>2420</v>
+        <v>2397</v>
       </c>
       <c r="K401" s="0" t="s">
-        <v>85</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0">
         <v>401</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>2421</v>
+        <v>2399</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>49</v>
+        <v>429</v>
       </c>
       <c r="F402" s="0" t="s">
-        <v>2422</v>
+        <v>2400</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>486</v>
+        <v>50</v>
       </c>
       <c r="I402" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>2423</v>
+        <v>2401</v>
       </c>
       <c r="K402" s="0" t="s">
-        <v>85</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0">
         <v>402</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>2424</v>
+        <v>2402</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F403" s="0" t="s">
-        <v>2425</v>
+        <v>2403</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>1595</v>
+        <v>50</v>
       </c>
       <c r="I403" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>2426</v>
+        <v>2404</v>
       </c>
       <c r="K403" s="0" t="s">
-        <v>85</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0">
         <v>403</v>
       </c>
-      <c r="B404" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D404" s="0" t="s">
-        <v>2429</v>
+        <v>2406</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>2430</v>
+        <v>429</v>
       </c>
       <c r="F404" s="0" t="s">
-        <v>2431</v>
+        <v>2407</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>2432</v>
+        <v>50</v>
       </c>
       <c r="I404" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>85</v>
+        <v>2408</v>
       </c>
       <c r="K404" s="0" t="s">
-        <v>85</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0">
         <v>404</v>
       </c>
-      <c r="B405" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D405" s="0" t="s">
-        <v>2435</v>
+        <v>2410</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>2430</v>
+        <v>47</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>2436</v>
+        <v>2411</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>85</v>
+        <v>2412</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>2432</v>
+        <v>50</v>
       </c>
       <c r="I405" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>85</v>
+        <v>2413</v>
       </c>
       <c r="K405" s="0" t="s">
-        <v>85</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0">
         <v>405</v>
       </c>
-      <c r="B406" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D406" s="0" t="s">
-        <v>2439</v>
+        <v>2415</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>2430</v>
+        <v>54</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>2440</v>
+        <v>2416</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>85</v>
+        <v>2417</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I406" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>85</v>
+        <v>2418</v>
       </c>
       <c r="K406" s="0" t="s">
-        <v>85</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0">
         <v>406</v>
       </c>
-      <c r="C407" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D407" s="0" t="s">
-        <v>2442</v>
+        <v>2419</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="F407" s="0" t="s">
-        <v>2443</v>
+        <v>2420</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I407" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>85</v>
+        <v>2421</v>
       </c>
       <c r="K407" s="0" t="s">
-        <v>85</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0">
         <v>407</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>2444</v>
+        <v>2423</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>2445</v>
+        <v>2424</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>85</v>
+        <v>134</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="I408" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>85</v>
+        <v>2425</v>
       </c>
       <c r="K408" s="0" t="s">
-        <v>85</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0">
         <v>408</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>2446</v>
+        <v>2427</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F409" s="0" t="s">
-        <v>2447</v>
+        <v>2428</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>85</v>
+        <v>653</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>271</v>
+        <v>57</v>
       </c>
       <c r="I409" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>2448</v>
+        <v>2429</v>
       </c>
       <c r="K409" s="0" t="s">
-        <v>85</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0">
         <v>409</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>2449</v>
+        <v>2431</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F410" s="0" t="s">
-        <v>2450</v>
+        <v>2432</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="I410" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>2451</v>
+        <v>2433</v>
       </c>
       <c r="K410" s="0" t="s">
-        <v>2426</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0">
         <v>410</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>2452</v>
+        <v>2435</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>2453</v>
+        <v>2436</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>85</v>
+        <v>2437</v>
       </c>
       <c r="H411" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I411" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>2454</v>
+        <v>2438</v>
       </c>
       <c r="K411" s="0" t="s">
-        <v>2426</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0">
         <v>411</v>
       </c>
       <c r="D412" s="0" t="s">
-        <v>2455</v>
+        <v>2440</v>
       </c>
       <c r="E412" s="0" t="s">
-        <v>668</v>
+        <v>90</v>
       </c>
       <c r="F412" s="0" t="s">
-        <v>2456</v>
+        <v>2441</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>85</v>
+        <v>2442</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>45</v>
+        <v>965</v>
       </c>
       <c r="I412" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>2457</v>
+        <v>2443</v>
       </c>
       <c r="K412" s="0" t="s">
-        <v>2458</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0">
         <v>412</v>
       </c>
       <c r="D413" s="0" t="s">
-        <v>2459</v>
+        <v>2445</v>
       </c>
       <c r="E413" s="0" t="s">
-        <v>49</v>
+        <v>429</v>
       </c>
       <c r="F413" s="0" t="s">
-        <v>2460</v>
+        <v>2446</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I413" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>2461</v>
+        <v>2447</v>
       </c>
       <c r="K413" s="0" t="s">
-        <v>2462</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0">
         <v>413</v>
       </c>
       <c r="D414" s="0" t="s">
-        <v>2463</v>
+        <v>2448</v>
       </c>
       <c r="E414" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F414" s="0" t="s">
-        <v>2464</v>
+        <v>2449</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>22</v>
+        <v>2450</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="I414" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>2465</v>
+        <v>2451</v>
       </c>
       <c r="K414" s="0" t="s">
-        <v>2466</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0">
         <v>414</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>2467</v>
+        <v>2453</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>668</v>
+        <v>54</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>2468</v>
+        <v>2454</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>85</v>
+        <v>245</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I415" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>2469</v>
+        <v>2455</v>
       </c>
       <c r="K415" s="0" t="s">
-        <v>2466</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0">
         <v>415</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>2470</v>
+        <v>2453</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>2471</v>
+        <v>2457</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>2472</v>
+        <v>245</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I416" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>2473</v>
+        <v>2458</v>
       </c>
       <c r="K416" s="0" t="s">
-        <v>2474</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0">
         <v>416</v>
       </c>
       <c r="D417" s="0" t="s">
-        <v>2475</v>
+        <v>2460</v>
       </c>
       <c r="E417" s="0" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="F417" s="0" t="s">
-        <v>2476</v>
+        <v>2461</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>2159</v>
+        <v>2462</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>69</v>
+        <v>787</v>
       </c>
       <c r="I417" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>2477</v>
+        <v>2463</v>
       </c>
       <c r="K417" s="0" t="s">
-        <v>2478</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0">
         <v>417</v>
       </c>
       <c r="D418" s="0" t="s">
-        <v>2479</v>
+        <v>2465</v>
       </c>
       <c r="E418" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F418" s="0" t="s">
-        <v>2480</v>
+        <v>2466</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I418" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>2481</v>
+        <v>2467</v>
       </c>
       <c r="K418" s="0" t="s">
-        <v>2482</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0">
         <v>418</v>
       </c>
+      <c r="C419" s="0" t="s">
+        <v>2469</v>
+      </c>
       <c r="D419" s="0" t="s">
-        <v>2483</v>
+        <v>2470</v>
       </c>
       <c r="E419" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F419" s="0" t="s">
-        <v>2484</v>
+        <v>2471</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>124</v>
+        <v>2472</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I419" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>2485</v>
+        <v>2473</v>
       </c>
       <c r="K419" s="0" t="s">
-        <v>2486</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0">
         <v>419</v>
       </c>
       <c r="D420" s="0" t="s">
-        <v>2487</v>
+        <v>2474</v>
       </c>
       <c r="E420" s="0" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="F420" s="0" t="s">
-        <v>2488</v>
+        <v>2475</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>1357</v>
+        <v>2476</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>69</v>
+        <v>594</v>
       </c>
       <c r="I420" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>2489</v>
+        <v>2477</v>
       </c>
       <c r="K420" s="0" t="s">
-        <v>2490</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0">
         <v>420</v>
       </c>
       <c r="D421" s="0" t="s">
-        <v>2491</v>
+        <v>2479</v>
       </c>
       <c r="E421" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F421" s="0" t="s">
-        <v>2492</v>
+        <v>2480</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>2493</v>
+        <v>1320</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I421" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>2494</v>
+        <v>2481</v>
       </c>
       <c r="K421" s="0" t="s">
-        <v>2495</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0">
         <v>421</v>
       </c>
+      <c r="C422" s="0" t="s">
+        <v>2482</v>
+      </c>
       <c r="D422" s="0" t="s">
-        <v>2496</v>
+        <v>2483</v>
       </c>
       <c r="E422" s="0" t="s">
-        <v>49</v>
+        <v>429</v>
       </c>
       <c r="F422" s="0" t="s">
-        <v>2497</v>
+        <v>2484</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>2498</v>
+        <v>2485</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I422" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>2499</v>
+        <v>2486</v>
       </c>
       <c r="K422" s="0" t="s">
-        <v>2500</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0">
         <v>422</v>
       </c>
       <c r="D423" s="0" t="s">
-        <v>2501</v>
+        <v>2488</v>
       </c>
       <c r="E423" s="0" t="s">
-        <v>668</v>
+        <v>90</v>
       </c>
       <c r="F423" s="0" t="s">
-        <v>2502</v>
+        <v>2489</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>85</v>
+        <v>1415</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>45</v>
+        <v>676</v>
       </c>
       <c r="I423" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>2503</v>
+        <v>2490</v>
       </c>
       <c r="K423" s="0" t="s">
-        <v>2504</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0">
         <v>423</v>
       </c>
       <c r="D424" s="0" t="s">
-        <v>2505</v>
+        <v>2492</v>
       </c>
       <c r="E424" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F424" s="0" t="s">
-        <v>2506</v>
+        <v>2493</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="I424" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>2507</v>
+        <v>2494</v>
       </c>
       <c r="K424" s="0" t="s">
-        <v>2508</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0">
         <v>424</v>
       </c>
       <c r="D425" s="0" t="s">
-        <v>2509</v>
+        <v>2496</v>
       </c>
       <c r="E425" s="0" t="s">
-        <v>66</v>
+        <v>258</v>
       </c>
       <c r="F425" s="0" t="s">
-        <v>2510</v>
+        <v>2497</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>284</v>
+        <v>92</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>69</v>
+        <v>174</v>
       </c>
       <c r="I425" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>2511</v>
+        <v>2498</v>
       </c>
       <c r="K425" s="0" t="s">
-        <v>2512</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0">
         <v>425</v>
       </c>
-      <c r="C426" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D426" s="0" t="s">
-        <v>2514</v>
+        <v>2500</v>
       </c>
       <c r="E426" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>2515</v>
+        <v>2501</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>2516</v>
+        <v>82</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="I426" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>2517</v>
+        <v>2502</v>
       </c>
       <c r="K426" s="0" t="s">
-        <v>2518</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0">
         <v>426</v>
       </c>
       <c r="D427" s="0" t="s">
-        <v>2519</v>
+        <v>2504</v>
       </c>
       <c r="E427" s="0" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F427" s="0" t="s">
-        <v>2520</v>
+        <v>2505</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>2521</v>
+        <v>2506</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>755</v>
+        <v>50</v>
       </c>
       <c r="I427" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>2522</v>
+        <v>2507</v>
       </c>
       <c r="K427" s="0" t="s">
-        <v>2523</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0">
         <v>427</v>
       </c>
       <c r="D428" s="0" t="s">
-        <v>2524</v>
+        <v>2509</v>
       </c>
       <c r="E428" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="F428" s="0" t="s">
-        <v>2525</v>
+        <v>2510</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>2526</v>
+        <v>2450</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>718</v>
+        <v>50</v>
       </c>
       <c r="I428" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>2527</v>
+        <v>2511</v>
       </c>
       <c r="K428" s="0" t="s">
-        <v>2528</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0">
         <v>428</v>
       </c>
       <c r="D429" s="0" t="s">
-        <v>2529</v>
+        <v>2513</v>
       </c>
       <c r="E429" s="0" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="F429" s="0" t="s">
-        <v>2530</v>
+        <v>2514</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>2531</v>
+        <v>110</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="I429" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>2532</v>
+        <v>2515</v>
       </c>
       <c r="K429" s="0" t="s">
-        <v>2533</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0">
         <v>429</v>
       </c>
-      <c r="C430" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D430" s="0" t="s">
-        <v>2535</v>
+        <v>2517</v>
       </c>
       <c r="E430" s="0" t="s">
-        <v>668</v>
+        <v>90</v>
       </c>
       <c r="F430" s="0" t="s">
-        <v>2536</v>
+        <v>2518</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>2537</v>
+        <v>2519</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>45</v>
+        <v>275</v>
       </c>
       <c r="I430" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>2538</v>
+        <v>2520</v>
       </c>
       <c r="K430" s="0" t="s">
-        <v>2533</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0">
         <v>430</v>
       </c>
       <c r="D431" s="0" t="s">
-        <v>2539</v>
+        <v>2522</v>
       </c>
       <c r="E431" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F431" s="0" t="s">
-        <v>2540</v>
+        <v>2523</v>
       </c>
       <c r="G431" s="0" t="s">
-        <v>85</v>
+        <v>805</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I431" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>2541</v>
+        <v>2524</v>
       </c>
       <c r="K431" s="0" t="s">
-        <v>2542</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0">
         <v>431</v>
       </c>
       <c r="D432" s="0" t="s">
-        <v>2543</v>
+        <v>2526</v>
       </c>
       <c r="E432" s="0" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F432" s="0" t="s">
-        <v>2544</v>
+        <v>2527</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>62</v>
+        <v>2528</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="I432" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>2545</v>
+        <v>2529</v>
       </c>
       <c r="K432" s="0" t="s">
-        <v>2546</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0">
         <v>432</v>
       </c>
       <c r="D433" s="0" t="s">
-        <v>2547</v>
+        <v>2531</v>
       </c>
       <c r="E433" s="0" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="F433" s="0" t="s">
-        <v>2548</v>
+        <v>2532</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>2549</v>
+        <v>122</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I433" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>2550</v>
+        <v>2533</v>
       </c>
       <c r="K433" s="0" t="s">
-        <v>2551</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0">
         <v>433</v>
       </c>
       <c r="D434" s="0" t="s">
-        <v>2552</v>
+        <v>2535</v>
       </c>
       <c r="E434" s="0" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F434" s="0" t="s">
-        <v>2548</v>
+        <v>2536</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>2553</v>
+        <v>364</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="I434" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>2554</v>
+        <v>2537</v>
       </c>
       <c r="K434" s="0" t="s">
-        <v>2551</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0">
         <v>434</v>
       </c>
       <c r="D435" s="0" t="s">
-        <v>2555</v>
+        <v>2539</v>
       </c>
       <c r="E435" s="0" t="s">
-        <v>49</v>
+        <v>114</v>
       </c>
       <c r="F435" s="0" t="s">
-        <v>2556</v>
+        <v>2540</v>
       </c>
       <c r="G435" s="0" t="s">
-        <v>22</v>
+        <v>2541</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>37</v>
+        <v>117</v>
       </c>
       <c r="I435" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>2557</v>
+        <v>2542</v>
       </c>
       <c r="K435" s="0" t="s">
-        <v>2558</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0">
         <v>435</v>
       </c>
       <c r="D436" s="0" t="s">
-        <v>2559</v>
+        <v>2544</v>
       </c>
       <c r="E436" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F436" s="0" t="s">
-        <v>2560</v>
+        <v>2545</v>
       </c>
       <c r="G436" s="0" t="s">
-        <v>68</v>
+        <v>150</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="I436" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>2561</v>
+        <v>2546</v>
       </c>
       <c r="K436" s="0" t="s">
-        <v>2562</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0">
         <v>436</v>
       </c>
       <c r="D437" s="0" t="s">
-        <v>2563</v>
+        <v>2548</v>
       </c>
       <c r="E437" s="0" t="s">
-        <v>268</v>
+        <v>90</v>
       </c>
       <c r="F437" s="0" t="s">
-        <v>2564</v>
+        <v>2549</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>2565</v>
+        <v>110</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>271</v>
+        <v>35</v>
       </c>
       <c r="I437" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>2566</v>
+        <v>2550</v>
       </c>
       <c r="K437" s="0" t="s">
-        <v>2567</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0">
         <v>437</v>
       </c>
       <c r="D438" s="0" t="s">
-        <v>2568</v>
+        <v>2552</v>
       </c>
       <c r="E438" s="0" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="F438" s="0" t="s">
-        <v>2569</v>
+        <v>2553</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>847</v>
+        <v>418</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I438" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>2570</v>
+        <v>2554</v>
       </c>
       <c r="K438" s="0" t="s">
-        <v>2571</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0">
         <v>438</v>
       </c>
       <c r="D439" s="0" t="s">
-        <v>2572</v>
+        <v>2556</v>
       </c>
       <c r="E439" s="0" t="s">
-        <v>234</v>
+        <v>54</v>
       </c>
       <c r="F439" s="0" t="s">
-        <v>2573</v>
+        <v>2557</v>
       </c>
       <c r="G439" s="0" t="s">
-        <v>85</v>
+        <v>2558</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>153</v>
+        <v>57</v>
       </c>
       <c r="I439" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>2574</v>
+        <v>2559</v>
       </c>
       <c r="K439" s="0" t="s">
-        <v>2575</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0">
         <v>439</v>
       </c>
       <c r="D440" s="0" t="s">
-        <v>2576</v>
+        <v>2561</v>
       </c>
       <c r="E440" s="0" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F440" s="0" t="s">
-        <v>2577</v>
+        <v>2562</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>2498</v>
+        <v>364</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I440" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>2578</v>
+        <v>2563</v>
       </c>
       <c r="K440" s="0" t="s">
-        <v>2579</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0">
         <v>440</v>
       </c>
       <c r="D441" s="0" t="s">
-        <v>2580</v>
+        <v>2565</v>
       </c>
       <c r="E441" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F441" s="0" t="s">
-        <v>2581</v>
+        <v>2566</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>2582</v>
+        <v>2528</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I441" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>2583</v>
+        <v>2567</v>
       </c>
       <c r="K441" s="0" t="s">
-        <v>2584</v>
-[...405 lines deleted...]
-        <v>2641</v>
+        <v>2568</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>