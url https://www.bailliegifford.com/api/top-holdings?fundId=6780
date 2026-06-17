--- v0 (2026-06-04)
+++ v1 (2026-06-17)
@@ -12,297 +12,297 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="170">
   <si>
-    <t>Monthly Income Fund - 30 April 2026</t>
+    <t>Monthly Income Fund - 31 May 2026</t>
   </si>
   <si>
     <t>Holding name</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
+    <t>TSMC</t>
+  </si>
+  <si>
+    <t>2.32</t>
+  </si>
+  <si>
+    <t>Microsoft</t>
+  </si>
+  <si>
+    <t>1.65</t>
+  </si>
+  <si>
+    <t>Apple</t>
+  </si>
+  <si>
+    <t>1.40</t>
+  </si>
+  <si>
+    <t>Analog Devices</t>
+  </si>
+  <si>
+    <t>1.35</t>
+  </si>
+  <si>
+    <t>Alphabet Inc Class A</t>
+  </si>
+  <si>
+    <t>1.17</t>
+  </si>
+  <si>
+    <t>Mexico 7.75% 23/11/2034</t>
+  </si>
+  <si>
+    <t>1.07</t>
+  </si>
+  <si>
+    <t>Brazil 10% 01/01/2035</t>
+  </si>
+  <si>
+    <t>1.06</t>
+  </si>
+  <si>
+    <t>Terna</t>
+  </si>
+  <si>
+    <t>1.05</t>
+  </si>
+  <si>
+    <t>Ctp N.V.</t>
+  </si>
+  <si>
+    <t>0.98</t>
+  </si>
+  <si>
+    <t>Greencoat UK Wind</t>
+  </si>
+  <si>
+    <t>0.96</t>
+  </si>
+  <si>
+    <t>Monthly Income Fund - 31 March 2026</t>
+  </si>
+  <si>
+    <t>SEDOL</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Stock name</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Holding</t>
+  </si>
+  <si>
+    <t>Asset price</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>Asset type</t>
+  </si>
+  <si>
+    <t>Market value (GBP)</t>
+  </si>
+  <si>
+    <t>GBP Fwd Asset 09-Apr-2026 P</t>
+  </si>
+  <si>
+    <t>International</t>
+  </si>
+  <si>
+    <t>94,136,040</t>
+  </si>
+  <si>
+    <t>1.00</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>Multi Asset</t>
+  </si>
+  <si>
+    <t>94136040.11</t>
+  </si>
+  <si>
+    <t>49.59</t>
+  </si>
+  <si>
+    <t>Baillie Gifford Equity Income</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>34,963,910</t>
+  </si>
+  <si>
+    <t>1.54</t>
+  </si>
+  <si>
+    <t>53739529.11</t>
+  </si>
+  <si>
+    <t>28.31</t>
+  </si>
+  <si>
+    <t>Baillie Gifford Infrastructure Equities</t>
+  </si>
+  <si>
+    <t>27,725,370</t>
+  </si>
+  <si>
+    <t>1.27</t>
+  </si>
+  <si>
+    <t>35238945.82</t>
+  </si>
+  <si>
+    <t>18.56</t>
+  </si>
+  <si>
+    <t>Baillie Gifford EM Government Bonds Local Currency</t>
+  </si>
+  <si>
+    <t>Other Emerging Markets</t>
+  </si>
+  <si>
+    <t>23,150,000</t>
+  </si>
+  <si>
+    <t>22184645.00</t>
+  </si>
+  <si>
+    <t>11.69</t>
+  </si>
+  <si>
+    <t>Baillie Gifford Property (REITs)</t>
+  </si>
+  <si>
+    <t>28,801,917</t>
+  </si>
+  <si>
+    <t>0.61</t>
+  </si>
+  <si>
+    <t>17658455.04</t>
+  </si>
+  <si>
+    <t>9.30</t>
+  </si>
+  <si>
+    <t>Baillie Gifford High Yield Corporate Credit</t>
+  </si>
+  <si>
+    <t>16,673,023</t>
+  </si>
+  <si>
+    <t>16414591.57</t>
+  </si>
+  <si>
+    <t>8.65</t>
+  </si>
+  <si>
+    <t>Baillie Gifford EM Government Bonds(Hard Currency)</t>
+  </si>
+  <si>
+    <t>16,200,000</t>
+  </si>
+  <si>
+    <t>16232400.00</t>
+  </si>
+  <si>
+    <t>8.55</t>
+  </si>
+  <si>
+    <t>MI Equity Solutions</t>
+  </si>
+  <si>
+    <t>8,555,406</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>7592922.75</t>
+  </si>
+  <si>
+    <t>4.00</t>
+  </si>
+  <si>
+    <t>Baillie Gifford Investment Grade Corporate Credit</t>
+  </si>
+  <si>
+    <t>6,790,000</t>
+  </si>
+  <si>
+    <t>1.01</t>
+  </si>
+  <si>
+    <t>6871480.00</t>
+  </si>
+  <si>
+    <t>3.62</t>
+  </si>
+  <si>
+    <t>3245239</t>
+  </si>
+  <si>
+    <t>GB0032452392</t>
+  </si>
+  <si>
     <t>UK Treasury 4.25% 07/03/2036</t>
-  </si>
-[...235 lines deleted...]
-    <t>GB0032452392</t>
   </si>
   <si>
     <t>5,900,000</t>
   </si>
   <si>
     <t>94.63</t>
   </si>
   <si>
     <t>5599228.00</t>
   </si>
   <si>
     <t>2.95</t>
   </si>
   <si>
     <t>BSGPL45</t>
   </si>
   <si>
     <t>GB00BSGPL455</t>
   </si>
   <si>
     <t>UK T Bill 22/06/2026</t>
   </si>
   <si>
     <t>5,200,000</t>
   </si>
@@ -580,52 +580,52 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="43.42856979370117" customWidth="1"/>
-    <col min="2" max="2" width="48.71428680419922" customWidth="1"/>
+    <col min="1" max="1" width="42.85714340209961" customWidth="1"/>
+    <col min="2" max="2" width="27.85714340209961" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
     </row>
@@ -703,966 +703,966 @@
         <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.28571319580078" customWidth="1"/>
     <col min="2" max="2" width="10.428571701049805" customWidth="1"/>
     <col min="3" max="3" width="17.14285659790039" customWidth="1"/>
     <col min="4" max="4" width="56.28571319580078" customWidth="1"/>
     <col min="5" max="5" width="26.428571701049805" customWidth="1"/>
     <col min="6" max="6" width="13.142857551574707" customWidth="1"/>
     <col min="7" max="7" width="13.857142448425293" customWidth="1"/>
     <col min="8" max="8" width="11.285714149475098" customWidth="1"/>
     <col min="9" max="9" width="13.285714149475098" customWidth="1"/>
     <col min="10" max="10" width="23.714284896850586" customWidth="1"/>
     <col min="11" max="11" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>55</v>
       </c>
       <c r="K5" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>60</v>
       </c>
       <c r="K6" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J7" s="0" t="s">
+      <c r="K7" s="0" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J8" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="G8" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J8" s="0" t="s">
+      <c r="K8" s="0" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="E9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="H9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J9" s="0" t="s">
+      <c r="K9" s="0" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="H10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J10" s="0" t="s">
+      <c r="K10" s="0" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>85</v>
       </c>
       <c r="K11" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>91</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>92</v>
       </c>
       <c r="K12" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>95</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>96</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>97</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>98</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>99</v>
       </c>
       <c r="K13" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>102</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>104</v>
       </c>
       <c r="K14" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>108</v>
       </c>
       <c r="K15" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>111</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>114</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>115</v>
       </c>
       <c r="K16" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>118</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>119</v>
       </c>
       <c r="K17" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>121</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>122</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>123</v>
       </c>
       <c r="K18" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>125</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>126</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>127</v>
       </c>
       <c r="K19" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>129</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>132</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>133</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>103</v>
       </c>
       <c r="K20" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>125</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>135</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>103</v>
       </c>
       <c r="K21" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>137</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>138</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>103</v>
       </c>
       <c r="K22" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>140</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>133</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>103</v>
       </c>
       <c r="K23" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>137</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>144</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>103</v>
       </c>
       <c r="K24" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>137</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>146</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>103</v>
       </c>
       <c r="K25" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>148</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>149</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>150</v>
       </c>
       <c r="K26" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>152</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>153</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>154</v>
       </c>
       <c r="K27" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>155</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>156</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>98</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>157</v>
       </c>
       <c r="K28" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>160</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>161</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>162</v>
       </c>
       <c r="K29" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>165</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>166</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>168</v>
       </c>
       <c r="K30" s="0" t="s">
         <v>169</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>