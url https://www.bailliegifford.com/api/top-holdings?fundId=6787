--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -10,887 +10,878 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="279">
-[...1 lines deleted...]
-    <t>UK Equity Alpha Fund - 30 April 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="276">
+  <si>
+    <t>UK Equity Alpha Fund - 30 June 2026</t>
   </si>
   <si>
     <t>Holding name</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
     <t>Games Workshop</t>
   </si>
   <si>
-    <t>8.33</t>
+    <t>8.93</t>
   </si>
   <si>
     <t xml:space="preserve">4imprint </t>
   </si>
   <si>
-    <t>5.96</t>
+    <t>5.82</t>
+  </si>
+  <si>
+    <t>Softcat</t>
+  </si>
+  <si>
+    <t>5.72</t>
   </si>
   <si>
     <t>AJ Bell</t>
   </si>
   <si>
-    <t>4.86</t>
+    <t>5.04</t>
+  </si>
+  <si>
+    <t>Moonpig Group</t>
+  </si>
+  <si>
+    <t>4.93</t>
+  </si>
+  <si>
+    <t>Autotrader</t>
+  </si>
+  <si>
+    <t>4.84</t>
   </si>
   <si>
     <t>Experian</t>
   </si>
   <si>
-    <t>4.58</t>
+    <t>4.19</t>
+  </si>
+  <si>
+    <t>Renishaw</t>
+  </si>
+  <si>
+    <t>4.07</t>
   </si>
   <si>
     <t>Wise</t>
   </si>
   <si>
-    <t>4.54</t>
-[...32 lines deleted...]
-    <t>UK Equity Alpha Fund - 31 March 2026</t>
+    <t>3.77</t>
+  </si>
+  <si>
+    <t>Spirax</t>
+  </si>
+  <si>
+    <t>3.71</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Stock name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Holding</t>
   </si>
   <si>
     <t>Asset price</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Asset type</t>
   </si>
   <si>
     <t>Market value (GBP)</t>
   </si>
   <si>
     <t>0371847</t>
   </si>
   <si>
     <t>GB0003718474</t>
   </si>
   <si>
     <t>Games Workshop Group</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>172,085</t>
-[...2 lines deleted...]
-    <t>177.00</t>
+    <t>83,038</t>
+  </si>
+  <si>
+    <t>216.00</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
-    <t>30459045.00</t>
-[...2 lines deleted...]
-    <t>9.65</t>
+    <t>17936208.00</t>
   </si>
   <si>
     <t>0664097</t>
   </si>
   <si>
     <t>GB0006640972</t>
   </si>
   <si>
     <t>4imprint</t>
   </si>
   <si>
-    <t>542,466</t>
-[...8 lines deleted...]
-    <t>5.79</t>
+    <t>317,705</t>
+  </si>
+  <si>
+    <t>36.80</t>
+  </si>
+  <si>
+    <t>11691544.00</t>
+  </si>
+  <si>
+    <t>BYZDVK8</t>
+  </si>
+  <si>
+    <t>GB00BYZDVK82</t>
+  </si>
+  <si>
+    <t>627,754</t>
+  </si>
+  <si>
+    <t>18.30</t>
+  </si>
+  <si>
+    <t>11487898.20</t>
+  </si>
+  <si>
+    <t>BFZNLB6</t>
+  </si>
+  <si>
+    <t>GB00BFZNLB60</t>
+  </si>
+  <si>
+    <t>1,654,542</t>
+  </si>
+  <si>
+    <t>6.12</t>
+  </si>
+  <si>
+    <t>10117524.33</t>
   </si>
   <si>
     <t>BMT9K01</t>
   </si>
   <si>
     <t>GB00BMT9K014</t>
   </si>
   <si>
     <t>Moonpig Group Plc</t>
   </si>
   <si>
-    <t>7,063,917</t>
-[...8 lines deleted...]
-    <t>4.69</t>
+    <t>4,141,799</t>
+  </si>
+  <si>
+    <t>2.39</t>
+  </si>
+  <si>
+    <t>9915466.81</t>
+  </si>
+  <si>
+    <t>BVYVFW2</t>
+  </si>
+  <si>
+    <t>GB00BVYVFW23</t>
+  </si>
+  <si>
+    <t>1,948,835</t>
+  </si>
+  <si>
+    <t>4.99</t>
+  </si>
+  <si>
+    <t>9726635.49</t>
+  </si>
+  <si>
+    <t>B19NLV4</t>
+  </si>
+  <si>
+    <t>GB00B19NLV48</t>
+  </si>
+  <si>
+    <t>331,255</t>
+  </si>
+  <si>
+    <t>25.43</t>
+  </si>
+  <si>
+    <t>8423814.65</t>
+  </si>
+  <si>
+    <t>0732358</t>
+  </si>
+  <si>
+    <t>GB0007323586</t>
+  </si>
+  <si>
+    <t>159,669</t>
+  </si>
+  <si>
+    <t>51.20</t>
+  </si>
+  <si>
+    <t>8175052.80</t>
+  </si>
+  <si>
+    <t>BQKY081</t>
+  </si>
+  <si>
+    <t>JE00BQKY0816</t>
+  </si>
+  <si>
+    <t>Wise Group Plc</t>
+  </si>
+  <si>
+    <t>838,351</t>
+  </si>
+  <si>
+    <t>9.04</t>
+  </si>
+  <si>
+    <t>7580369.74</t>
+  </si>
+  <si>
+    <t>BWFGQN1</t>
+  </si>
+  <si>
+    <t>GB00BWFGQN14</t>
+  </si>
+  <si>
+    <t>108,924</t>
+  </si>
+  <si>
+    <t>68.35</t>
+  </si>
+  <si>
+    <t>7444955.40</t>
+  </si>
+  <si>
+    <t>BZ0D672</t>
+  </si>
+  <si>
+    <t>GB00BZ0D6727</t>
+  </si>
+  <si>
+    <t>Kainos Group</t>
+  </si>
+  <si>
+    <t>909,126</t>
+  </si>
+  <si>
+    <t>7.67</t>
+  </si>
+  <si>
+    <t>6972996.42</t>
+  </si>
+  <si>
+    <t>3.47</t>
   </si>
   <si>
     <t>0207458</t>
   </si>
   <si>
     <t>GB0002074580</t>
   </si>
   <si>
     <t>Genus</t>
   </si>
   <si>
-    <t>623,582</t>
-[...155 lines deleted...]
-    <t>3.59</t>
+    <t>283,212</t>
+  </si>
+  <si>
+    <t>21.48</t>
+  </si>
+  <si>
+    <t>6083393.76</t>
+  </si>
+  <si>
+    <t>3.03</t>
+  </si>
+  <si>
+    <t>0557681</t>
+  </si>
+  <si>
+    <t>GB0005576813</t>
+  </si>
+  <si>
+    <t>Howden Joinery Group</t>
+  </si>
+  <si>
+    <t>712,050</t>
+  </si>
+  <si>
+    <t>8.38</t>
+  </si>
+  <si>
+    <t>5963418.75</t>
+  </si>
+  <si>
+    <t>2.97</t>
+  </si>
+  <si>
+    <t>BJFFLV0</t>
+  </si>
+  <si>
+    <t>GB00BJFFLV09</t>
+  </si>
+  <si>
+    <t>Croda International</t>
+  </si>
+  <si>
+    <t>182,788</t>
+  </si>
+  <si>
+    <t>30.24</t>
+  </si>
+  <si>
+    <t>5527509.12</t>
+  </si>
+  <si>
+    <t>2.75</t>
+  </si>
+  <si>
+    <t>BW5TBS0</t>
+  </si>
+  <si>
+    <t>US8669661048</t>
+  </si>
+  <si>
+    <t>Sunbelt Rentals</t>
+  </si>
+  <si>
+    <t>100,484</t>
+  </si>
+  <si>
+    <t>54.96</t>
+  </si>
+  <si>
+    <t>5522600.64</t>
+  </si>
+  <si>
+    <t>0709954</t>
+  </si>
+  <si>
+    <t>GB0007099541</t>
+  </si>
+  <si>
+    <t>Prudential</t>
+  </si>
+  <si>
+    <t>515,554</t>
+  </si>
+  <si>
+    <t>10.03</t>
+  </si>
+  <si>
+    <t>5171006.62</t>
+  </si>
+  <si>
+    <t>2.57</t>
+  </si>
+  <si>
+    <t>3174300</t>
+  </si>
+  <si>
+    <t>GB0031743007</t>
+  </si>
+  <si>
+    <t>Burberry</t>
+  </si>
+  <si>
+    <t>462,942</t>
+  </si>
+  <si>
+    <t>10.62</t>
+  </si>
+  <si>
+    <t>4916444.04</t>
+  </si>
+  <si>
+    <t>2.45</t>
+  </si>
+  <si>
+    <t>B63QSB3</t>
+  </si>
+  <si>
+    <t>GB00B63QSB39</t>
+  </si>
+  <si>
+    <t>Greggs</t>
+  </si>
+  <si>
+    <t>287,653</t>
+  </si>
+  <si>
+    <t>16.00</t>
+  </si>
+  <si>
+    <t>4602448.00</t>
+  </si>
+  <si>
+    <t>2.29</t>
+  </si>
+  <si>
+    <t>0408284</t>
+  </si>
+  <si>
+    <t>GB0004082847</t>
+  </si>
+  <si>
+    <t>Standard Chartered</t>
+  </si>
+  <si>
+    <t>218,002</t>
+  </si>
+  <si>
+    <t>20.41</t>
+  </si>
+  <si>
+    <t>4449420.82</t>
+  </si>
+  <si>
+    <t>2.21</t>
   </si>
   <si>
     <t>0718875</t>
   </si>
   <si>
     <t>GB0007188757</t>
   </si>
   <si>
     <t>Rio Tinto</t>
   </si>
   <si>
-    <t>147,792</t>
-[...113 lines deleted...]
-    <t>2.74</t>
+    <t>61,598</t>
+  </si>
+  <si>
+    <t>71.22</t>
+  </si>
+  <si>
+    <t>4387009.56</t>
+  </si>
+  <si>
+    <t>2.18</t>
+  </si>
+  <si>
+    <t>BY7QYJ5</t>
+  </si>
+  <si>
+    <t>GB00BY7QYJ50</t>
+  </si>
+  <si>
+    <t>Molten Ventures</t>
+  </si>
+  <si>
+    <t>747,085</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>4336828.43</t>
+  </si>
+  <si>
+    <t>2.16</t>
+  </si>
+  <si>
+    <t>0237400</t>
+  </si>
+  <si>
+    <t>GB0002374006</t>
+  </si>
+  <si>
+    <t>Diageo</t>
+  </si>
+  <si>
+    <t>280,506</t>
+  </si>
+  <si>
+    <t>15.23</t>
+  </si>
+  <si>
+    <t>4270703.85</t>
+  </si>
+  <si>
+    <t>2.13</t>
   </si>
   <si>
     <t>0946580</t>
   </si>
   <si>
     <t>GB0009465807</t>
   </si>
   <si>
     <t>Weir</t>
   </si>
   <si>
-    <t>303,219</t>
-[...71 lines deleted...]
-    <t>2.11</t>
+    <t>176,965</t>
+  </si>
+  <si>
+    <t>24.04</t>
+  </si>
+  <si>
+    <t>4254238.60</t>
+  </si>
+  <si>
+    <t>2.12</t>
+  </si>
+  <si>
+    <t>0231888</t>
+  </si>
+  <si>
+    <t>GB0002318888</t>
+  </si>
+  <si>
+    <t>Cranswick plc</t>
+  </si>
+  <si>
+    <t>71,277</t>
+  </si>
+  <si>
+    <t>55.00</t>
+  </si>
+  <si>
+    <t>3920235.00</t>
+  </si>
+  <si>
+    <t>1.95</t>
   </si>
   <si>
     <t>0766937</t>
   </si>
   <si>
     <t>GB0007669376</t>
   </si>
   <si>
     <t>St. James's Place</t>
   </si>
   <si>
-    <t>554,796</t>
-[...26 lines deleted...]
-    <t>2.05</t>
+    <t>321,393</t>
+  </si>
+  <si>
+    <t>12.12</t>
+  </si>
+  <si>
+    <t>3893676.20</t>
+  </si>
+  <si>
+    <t>1.94</t>
   </si>
   <si>
     <t>B0PYHC7</t>
   </si>
   <si>
     <t>BMG5361W1047</t>
   </si>
   <si>
     <t>Lancashire Holdings</t>
   </si>
   <si>
-    <t>916,411</t>
-[...5 lines deleted...]
-    <t>5351840.24</t>
+    <t>541,642</t>
+  </si>
+  <si>
+    <t>6.46</t>
+  </si>
+  <si>
+    <t>3496299.11</t>
+  </si>
+  <si>
+    <t>1.74</t>
+  </si>
+  <si>
+    <t>B0LCW08</t>
+  </si>
+  <si>
+    <t>GB00B0LCW083</t>
+  </si>
+  <si>
+    <t>Hikma Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>224,453</t>
+  </si>
+  <si>
+    <t>15.20</t>
+  </si>
+  <si>
+    <t>3411685.60</t>
   </si>
   <si>
     <t>1.70</t>
   </si>
   <si>
-    <t>B0LCW08</t>
-[...14 lines deleted...]
-    <t>5123354.73</t>
+    <t>0665045</t>
+  </si>
+  <si>
+    <t>GB0006650450</t>
+  </si>
+  <si>
+    <t>Oxford Instruments</t>
+  </si>
+  <si>
+    <t>106,754</t>
+  </si>
+  <si>
+    <t>30.48</t>
+  </si>
+  <si>
+    <t>3253861.92</t>
   </si>
   <si>
     <t>1.62</t>
   </si>
   <si>
     <t>BN44P25</t>
   </si>
   <si>
     <t>GB00BN44P254</t>
   </si>
   <si>
     <t>Baltic Classifieds Group Plc</t>
   </si>
   <si>
-    <t>2,693,659</t>
-[...29 lines deleted...]
-    <t>1.38</t>
+    <t>1,555,353</t>
+  </si>
+  <si>
+    <t>1.88</t>
+  </si>
+  <si>
+    <t>2925618.99</t>
+  </si>
+  <si>
+    <t>1.46</t>
   </si>
   <si>
     <t>BRJ9BJ2</t>
   </si>
   <si>
     <t>GB00BRJ9BJ26</t>
   </si>
   <si>
     <t>Fevertree Drinks</t>
   </si>
   <si>
-    <t>553,657</t>
-[...8 lines deleted...]
-    <t>1.34</t>
+    <t>321,302</t>
+  </si>
+  <si>
+    <t>8.13</t>
+  </si>
+  <si>
+    <t>2610578.75</t>
+  </si>
+  <si>
+    <t>1.30</t>
   </si>
   <si>
     <t>BGDT3G2</t>
   </si>
   <si>
     <t>GB00BGDT3G23</t>
   </si>
   <si>
     <t>Rightmove</t>
   </si>
   <si>
-    <t>963,910</t>
-[...8 lines deleted...]
-    <t>1.31</t>
+    <t>545,080</t>
+  </si>
+  <si>
+    <t>4.38</t>
+  </si>
+  <si>
+    <t>2388540.56</t>
+  </si>
+  <si>
+    <t>1.19</t>
   </si>
   <si>
     <t>GBP Uncommitted Cash</t>
   </si>
   <si>
     <t>International</t>
   </si>
   <si>
-    <t>2,130,280</t>
+    <t>1,898,264</t>
   </si>
   <si>
     <t>0.00</t>
   </si>
   <si>
-    <t>2130279.89</t>
-[...2 lines deleted...]
-    <t>0.68</t>
+    <t>1898264.29</t>
+  </si>
+  <si>
+    <t>0.94</t>
   </si>
   <si>
     <t>BS3DYQ5</t>
   </si>
   <si>
     <t>GB00BS3DYQ52</t>
   </si>
   <si>
     <t>Raspberry Pi</t>
   </si>
   <si>
-    <t>358,356</t>
-[...8 lines deleted...]
-    <t>0.49</t>
+    <t>202,921</t>
+  </si>
+  <si>
+    <t>8.23</t>
+  </si>
+  <si>
+    <t>1670039.83</t>
+  </si>
+  <si>
+    <t>0.83</t>
+  </si>
+  <si>
+    <t>BJVQC70</t>
+  </si>
+  <si>
+    <t>GB00BJVQC708</t>
+  </si>
+  <si>
+    <t>Helios Towers plc Ord Gbp0.01</t>
+  </si>
+  <si>
+    <t>442,476</t>
+  </si>
+  <si>
+    <t>2.00</t>
+  </si>
+  <si>
+    <t>885836.95</t>
+  </si>
+  <si>
+    <t>0.44</t>
   </si>
   <si>
     <t>BP6S8Z3</t>
   </si>
   <si>
     <t>GB00BP6S8Z30</t>
   </si>
   <si>
     <t>Oxford Nanopore Technologies PLC</t>
   </si>
   <si>
-    <t>976,618</t>
-[...26 lines deleted...]
-    <t>1046037.05</t>
+    <t>535,389</t>
+  </si>
+  <si>
+    <t>1.24</t>
+  </si>
+  <si>
+    <t>664417.75</t>
   </si>
   <si>
     <t>0.33</t>
   </si>
   <si>
     <t>BY2Z0H7</t>
   </si>
   <si>
     <t>GB00BY2Z0H74</t>
   </si>
   <si>
     <t>PureTech Health</t>
   </si>
   <si>
-    <t>633,878</t>
-[...8 lines deleted...]
-    <t>0.22</t>
+    <t>363,257</t>
+  </si>
+  <si>
+    <t>1.37</t>
+  </si>
+  <si>
+    <t>499115.12</t>
+  </si>
+  <si>
+    <t>0.25</t>
   </si>
   <si>
     <t>BZ1BLL4</t>
   </si>
   <si>
     <t>GB00BZ1BLL44</t>
   </si>
   <si>
     <t>Creo Medical</t>
   </si>
   <si>
-    <t>4,969,061</t>
-[...8 lines deleted...]
-    <t>0.16</t>
+    <t>3,189,081</t>
+  </si>
+  <si>
+    <t>0.15</t>
+  </si>
+  <si>
+    <t>466403.10</t>
+  </si>
+  <si>
+    <t>0.23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -907,51 +898,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="43.42856979370117" customWidth="1"/>
+    <col min="1" max="1" width="43" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
@@ -1041,1338 +1032,1373 @@
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K37"/>
+  <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="45.28571319580078" customWidth="1"/>
+    <col min="1" max="1" width="43" customWidth="1"/>
     <col min="2" max="2" width="11.571428298950195" customWidth="1"/>
     <col min="3" max="3" width="18.428571701049805" customWidth="1"/>
     <col min="4" max="4" width="37.28571319580078" customWidth="1"/>
     <col min="5" max="5" width="17.428571701049805" customWidth="1"/>
     <col min="6" max="6" width="11.142857551574707" customWidth="1"/>
     <col min="7" max="7" width="13.857142448425293" customWidth="1"/>
     <col min="8" max="8" width="11.285714149475098" customWidth="1"/>
     <col min="9" max="9" width="13.285714149475098" customWidth="1"/>
     <col min="10" max="10" width="23.714284896850586" customWidth="1"/>
     <col min="11" max="11" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="D1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="F1" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="I1" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="J1" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C2" s="0" t="s">
+      <c r="D2" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="D2" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F2" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="F2" s="0" t="s">
+      <c r="G2" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="G2" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J2" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="J2" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="E3" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F3" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="E3" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="0" t="s">
+      <c r="H3" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J3" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="G3" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K3" s="0" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G4" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="H4" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J4" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="D4" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K4" s="0" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>75</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>82</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>95</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
         <v>31</v>
       </c>
+      <c r="B32" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>229</v>
+      </c>
       <c r="D32" s="0" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>239</v>
+        <v>35</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
         <v>32</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" s="0" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>36</v>
+        <v>236</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I37" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="K37" s="0" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0">
+        <v>37</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="C37" s="0" t="s">
+      <c r="G38" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="D37" s="0" t="s">
+      <c r="H38" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J38" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="0" t="s">
+      <c r="K38" s="0" t="s">
         <v>275</v>
-      </c>
-[...13 lines deleted...]
-        <v>278</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>