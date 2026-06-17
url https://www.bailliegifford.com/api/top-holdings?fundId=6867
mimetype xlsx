--- v0 (2026-06-04)
+++ v1 (2026-06-17)
@@ -12,329 +12,332 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="347">
   <si>
-    <t>Worldwide Positive Change Fund - 30 April 2026</t>
+    <t>Worldwide Positive Change Fund - 31 May 2026</t>
   </si>
   <si>
     <t>Holding name</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
     <t>TSMC</t>
   </si>
   <si>
-    <t>9.43</t>
+    <t>8.57</t>
+  </si>
+  <si>
+    <t>Arm Holdings</t>
+  </si>
+  <si>
+    <t>5.70</t>
   </si>
   <si>
     <t>ASML</t>
   </si>
   <si>
-    <t>6.17</t>
+    <t>5.69</t>
+  </si>
+  <si>
+    <t>Microsoft</t>
+  </si>
+  <si>
+    <t>4.33</t>
+  </si>
+  <si>
+    <t>Remitly Global</t>
+  </si>
+  <si>
+    <t>4.00</t>
   </si>
   <si>
     <t>Deere &amp; Co</t>
   </si>
   <si>
-    <t>4.69</t>
-[...23 lines deleted...]
-    <t>3.45</t>
+    <t>3.63</t>
+  </si>
+  <si>
+    <t>Illumina</t>
+  </si>
+  <si>
+    <t>3.31</t>
   </si>
   <si>
     <t>New York Times Co</t>
   </si>
   <si>
+    <t>3.11</t>
+  </si>
+  <si>
     <t>Ecolab</t>
   </si>
   <si>
-    <t>3.34</t>
+    <t>KLA-Tencor Corporation</t>
+  </si>
+  <si>
+    <t>3.00</t>
+  </si>
+  <si>
+    <t>Worldwide Positive Change Fund - 31 March 2026</t>
+  </si>
+  <si>
+    <t>SEDOL</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Stock name</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Holding</t>
+  </si>
+  <si>
+    <t>Asset price</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>Asset type</t>
+  </si>
+  <si>
+    <t>Market value (USD)</t>
+  </si>
+  <si>
+    <t>6889106</t>
+  </si>
+  <si>
+    <t>TW0002330008</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>1,608,000</t>
+  </si>
+  <si>
+    <t>1760.00</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>88522990.30</t>
+  </si>
+  <si>
+    <t>8.92</t>
+  </si>
+  <si>
+    <t>B929F46</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>50,511</t>
+  </si>
+  <si>
+    <t>1119.20</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>65136067.91</t>
+  </si>
+  <si>
+    <t>6.56</t>
+  </si>
+  <si>
+    <t>2261203</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>94,121</t>
+  </si>
+  <si>
+    <t>563.30</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>53018359.30</t>
+  </si>
+  <si>
+    <t>5.34</t>
+  </si>
+  <si>
+    <t>2588173</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>108,315</t>
+  </si>
+  <si>
+    <t>370.17</t>
+  </si>
+  <si>
+    <t>40094963.55</t>
+  </si>
+  <si>
+    <t>4.04</t>
+  </si>
+  <si>
+    <t>2632003</t>
+  </si>
+  <si>
+    <t>US6501111073</t>
+  </si>
+  <si>
+    <t>465,967</t>
+  </si>
+  <si>
+    <t>83.73</t>
+  </si>
+  <si>
+    <t>39015416.91</t>
+  </si>
+  <si>
+    <t>3.93</t>
+  </si>
+  <si>
+    <t>BLPLD38</t>
+  </si>
+  <si>
+    <t>CH1243598427</t>
+  </si>
+  <si>
+    <t>Sandoz Group AG Shs</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>478,906</t>
+  </si>
+  <si>
+    <t>61.74</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>36796287.03</t>
+  </si>
+  <si>
+    <t>3.71</t>
+  </si>
+  <si>
+    <t>2304227</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>137,059</t>
+  </si>
+  <si>
+    <t>266.02</t>
+  </si>
+  <si>
+    <t>36460435.18</t>
+  </si>
+  <si>
+    <t>3.67</t>
+  </si>
+  <si>
+    <t>BNZJHH8</t>
+  </si>
+  <si>
+    <t>US75960P1049</t>
+  </si>
+  <si>
+    <t>Remitly Global Inc</t>
+  </si>
+  <si>
+    <t>2,259,768</t>
+  </si>
+  <si>
+    <t>15.67</t>
+  </si>
+  <si>
+    <t>35410564.56</t>
+  </si>
+  <si>
+    <t>3.57</t>
+  </si>
+  <si>
+    <t>B00FWN1</t>
+  </si>
+  <si>
+    <t>US02043Q1076</t>
   </si>
   <si>
     <t>Alnylam Pharmaceuticals</t>
   </si>
   <si>
-    <t>3.04</t>
-[...214 lines deleted...]
-  <si>
     <t>106,632</t>
   </si>
   <si>
     <t>330.87</t>
   </si>
   <si>
     <t>35281329.84</t>
   </si>
   <si>
     <t>3.55</t>
   </si>
   <si>
     <t>2065159</t>
   </si>
   <si>
     <t>US0527691069</t>
   </si>
   <si>
     <t>Autodesk</t>
   </si>
   <si>
     <t>128,123</t>
   </si>
   <si>
     <t>239.40</t>
@@ -352,53 +355,50 @@
     <t>US58733R1023</t>
   </si>
   <si>
     <t>MercadoLibre</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>17,592</t>
   </si>
   <si>
     <t>1729.02</t>
   </si>
   <si>
     <t>30416919.84</t>
   </si>
   <si>
     <t>3.06</t>
   </si>
   <si>
     <t>2613990</t>
   </si>
   <si>
     <t>US4523271090</t>
-  </si>
-[...1 lines deleted...]
-    <t>Illumina</t>
   </si>
   <si>
     <t>229,524</t>
   </si>
   <si>
     <t>123.26</t>
   </si>
   <si>
     <t>28291128.24</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
     <t>BP6NH40</t>
   </si>
   <si>
     <t>KYG4124C1096</t>
   </si>
   <si>
     <t>Grab Holdings</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
@@ -1111,52 +1111,52 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="56.85714340209961" customWidth="1"/>
-    <col min="2" max="2" width="27.14285659790039" customWidth="1"/>
+    <col min="1" max="1" width="56.28571319580078" customWidth="1"/>
+    <col min="2" max="2" width="25.14285659790039" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
     </row>
@@ -1212,62 +1212,62 @@
         <v>13</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
@@ -1345,121 +1345,121 @@
       </c>
       <c r="H2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>45</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>47</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>61</v>
       </c>
       <c r="K5" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
@@ -1520,51 +1520,51 @@
       </c>
       <c r="H7" s="0" t="s">
         <v>75</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>76</v>
       </c>
       <c r="K7" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>79</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>82</v>
       </c>
       <c r="K8" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
@@ -1590,156 +1590,156 @@
       </c>
       <c r="H9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>89</v>
       </c>
       <c r="K9" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>115</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>116</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>117</v>
       </c>
       <c r="K13" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
@@ -2013,51 +2013,51 @@
       </c>
       <c r="I21" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>181</v>
       </c>
       <c r="K21" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>184</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>186</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>187</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>188</v>
       </c>
       <c r="K22" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">