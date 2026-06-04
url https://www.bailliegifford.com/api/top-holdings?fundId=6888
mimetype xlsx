--- v0 (2025-12-14)
+++ v1 (2026-06-04)
@@ -10,1013 +10,1028 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="321">
-[...1 lines deleted...]
-    <t>Positive Change Equity Fund - 30/11/2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="326">
+  <si>
+    <t>Positive Change Equity Fund - 30 April 2026</t>
   </si>
   <si>
     <t>Holding</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
     <t>TSMC</t>
   </si>
   <si>
-    <t>8.17</t>
+    <t>9.56</t>
+  </si>
+  <si>
+    <t>ASML</t>
+  </si>
+  <si>
+    <t>6.28</t>
+  </si>
+  <si>
+    <t>Deere &amp; Co</t>
+  </si>
+  <si>
+    <t>4.75</t>
+  </si>
+  <si>
+    <t>Remitly Global</t>
+  </si>
+  <si>
+    <t>4.59</t>
+  </si>
+  <si>
+    <t>Microsoft</t>
+  </si>
+  <si>
+    <t>4.21</t>
+  </si>
+  <si>
+    <t>Arm Holdings</t>
+  </si>
+  <si>
+    <t>3.59</t>
+  </si>
+  <si>
+    <t>Sandoz Group AG</t>
+  </si>
+  <si>
+    <t>3.48</t>
+  </si>
+  <si>
+    <t>New York Times Co</t>
+  </si>
+  <si>
+    <t>3.46</t>
+  </si>
+  <si>
+    <t>Ecolab</t>
+  </si>
+  <si>
+    <t>3.19</t>
+  </si>
+  <si>
+    <t>CATL</t>
+  </si>
+  <si>
+    <t>3.03</t>
+  </si>
+  <si>
+    <t>Positive Change Equity Fund - 31 March 2026</t>
+  </si>
+  <si>
+    <t>SEDOL</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Stock name</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Asset price</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>Asset type</t>
+  </si>
+  <si>
+    <t>Market Value (CAD)</t>
+  </si>
+  <si>
+    <t>6889106</t>
+  </si>
+  <si>
+    <t>TW0002330008</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>95,000</t>
+  </si>
+  <si>
+    <t>1760.00</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>7298591.18</t>
+  </si>
+  <si>
+    <t>8.95</t>
+  </si>
+  <si>
+    <t>B929F46</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>2,997</t>
+  </si>
+  <si>
+    <t>1119.20</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>5393463.13</t>
+  </si>
+  <si>
+    <t>6.61</t>
+  </si>
+  <si>
+    <t>2261203</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>5,644</t>
+  </si>
+  <si>
+    <t>563.30</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>4436823.56</t>
+  </si>
+  <si>
+    <t>5.44</t>
+  </si>
+  <si>
+    <t>2588173</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>6,552</t>
+  </si>
+  <si>
+    <t>370.17</t>
+  </si>
+  <si>
+    <t>3384702.56</t>
+  </si>
+  <si>
+    <t>4.15</t>
+  </si>
+  <si>
+    <t>2632003</t>
+  </si>
+  <si>
+    <t>US6501111073</t>
+  </si>
+  <si>
+    <t>27,780</t>
+  </si>
+  <si>
+    <t>83.73</t>
+  </si>
+  <si>
+    <t>3246076.38</t>
+  </si>
+  <si>
+    <t>3.98</t>
+  </si>
+  <si>
+    <t>BLPLD38</t>
+  </si>
+  <si>
+    <t>CH1243598427</t>
+  </si>
+  <si>
+    <t>Sandoz Group AG Shs</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>27,628</t>
+  </si>
+  <si>
+    <t>61.74</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>2962433.21</t>
+  </si>
+  <si>
+    <t>3.63</t>
+  </si>
+  <si>
+    <t>BNZJHH8</t>
+  </si>
+  <si>
+    <t>US75960P1049</t>
+  </si>
+  <si>
+    <t>Remitly Global Inc</t>
+  </si>
+  <si>
+    <t>133,110</t>
+  </si>
+  <si>
+    <t>15.67</t>
+  </si>
+  <si>
+    <t>2910885.23</t>
+  </si>
+  <si>
+    <t>3.57</t>
+  </si>
+  <si>
+    <t>2304227</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>7,774</t>
+  </si>
+  <si>
+    <t>266.02</t>
+  </si>
+  <si>
+    <t>2886052.50</t>
+  </si>
+  <si>
+    <t>3.54</t>
+  </si>
+  <si>
+    <t>B00FWN1</t>
+  </si>
+  <si>
+    <t>US02043Q1076</t>
+  </si>
+  <si>
+    <t>Alnylam Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>6,084</t>
+  </si>
+  <si>
+    <t>330.87</t>
+  </si>
+  <si>
+    <t>2809260.41</t>
+  </si>
+  <si>
+    <t>3.44</t>
+  </si>
+  <si>
+    <t>B23X1H3</t>
+  </si>
+  <si>
+    <t>US58733R1023</t>
   </si>
   <si>
     <t>MercadoLibre</t>
   </si>
   <si>
-    <t>5.07</t>
-[...35 lines deleted...]
-    <t>3.92</t>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>1,069</t>
+  </si>
+  <si>
+    <t>1729.02</t>
+  </si>
+  <si>
+    <t>2579426.31</t>
+  </si>
+  <si>
+    <t>3.16</t>
+  </si>
+  <si>
+    <t>2065159</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
   </si>
   <si>
     <t>Autodesk</t>
   </si>
   <si>
-    <t>3.62</t>
-[...146 lines deleted...]
-    <t>4.51</t>
+    <t>7,271</t>
+  </si>
+  <si>
+    <t>239.40</t>
+  </si>
+  <si>
+    <t>2429202.35</t>
+  </si>
+  <si>
+    <t>2.98</t>
+  </si>
+  <si>
+    <t>2613990</t>
+  </si>
+  <si>
+    <t>US4523271090</t>
+  </si>
+  <si>
+    <t>Illumina</t>
+  </si>
+  <si>
+    <t>13,404</t>
+  </si>
+  <si>
+    <t>123.26</t>
+  </si>
+  <si>
+    <t>2305695.67</t>
+  </si>
+  <si>
+    <t>2.83</t>
+  </si>
+  <si>
+    <t>BP6NH40</t>
+  </si>
+  <si>
+    <t>KYG4124C1096</t>
+  </si>
+  <si>
+    <t>Grab Holdings</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>436,873</t>
+  </si>
+  <si>
+    <t>3.66</t>
+  </si>
+  <si>
+    <t>2231421.91</t>
+  </si>
+  <si>
+    <t>2.74</t>
+  </si>
+  <si>
+    <t>BK1N461</t>
+  </si>
+  <si>
+    <t>INE040A01034</t>
+  </si>
+  <si>
+    <t>HDFC Bank</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>205,618</t>
+  </si>
+  <si>
+    <t>731.55</t>
+  </si>
+  <si>
+    <t>INR</t>
+  </si>
+  <si>
+    <t>2213191.20</t>
+  </si>
+  <si>
+    <t>2.71</t>
+  </si>
+  <si>
+    <t>4834108</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>Schneider Electric SE</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>5,913</t>
+  </si>
+  <si>
+    <t>229.10</t>
+  </si>
+  <si>
+    <t>2178242.55</t>
+  </si>
+  <si>
+    <t>2.67</t>
+  </si>
+  <si>
+    <t>0709954</t>
+  </si>
+  <si>
+    <t>GB0007099541</t>
+  </si>
+  <si>
+    <t>Prudential</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>113,451</t>
+  </si>
+  <si>
+    <t>10.38</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>2167190.48</t>
+  </si>
+  <si>
+    <t>2.66</t>
+  </si>
+  <si>
+    <t>B0796X4</t>
+  </si>
+  <si>
+    <t>US2521311074</t>
+  </si>
+  <si>
+    <t>Dexcom Inc</t>
+  </si>
+  <si>
+    <t>23,917</t>
+  </si>
+  <si>
+    <t>62.80</t>
+  </si>
+  <si>
+    <t>2096098.80</t>
+  </si>
+  <si>
+    <t>2.57</t>
+  </si>
+  <si>
+    <t>BW5TBS0</t>
+  </si>
+  <si>
+    <t>US8669661048</t>
+  </si>
+  <si>
+    <t>Sunbelt Rentals Holdings Inc</t>
+  </si>
+  <si>
+    <t>23,959</t>
+  </si>
+  <si>
+    <t>47.50</t>
+  </si>
+  <si>
+    <t>2094371.41</t>
+  </si>
+  <si>
+    <t>BMD58W3</t>
+  </si>
+  <si>
+    <t>SE0015658117</t>
+  </si>
+  <si>
+    <t>Epiroc B</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>70,286</t>
+  </si>
+  <si>
+    <t>200.20</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>2061371.79</t>
+  </si>
+  <si>
+    <t>2.53</t>
+  </si>
+  <si>
+    <t>BFH3N85</t>
+  </si>
+  <si>
+    <t>US9224751084</t>
+  </si>
+  <si>
+    <t>Veeva Systems Inc Class A</t>
+  </si>
+  <si>
+    <t>8,287</t>
+  </si>
+  <si>
+    <t>175.66</t>
+  </si>
+  <si>
+    <t>2031494.35</t>
+  </si>
+  <si>
+    <t>2.49</t>
+  </si>
+  <si>
+    <t>BN6NP19</t>
+  </si>
+  <si>
+    <t>KYG6683N1034</t>
+  </si>
+  <si>
+    <t>Nu Holdings Ltd.</t>
+  </si>
+  <si>
+    <t>87,420</t>
+  </si>
+  <si>
+    <t>14.37</t>
+  </si>
+  <si>
+    <t>1753125.36</t>
+  </si>
+  <si>
+    <t>2.15</t>
+  </si>
+  <si>
+    <t>B1W4V69</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>Prysmian</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>10,640</t>
+  </si>
+  <si>
+    <t>98.78</t>
+  </si>
+  <si>
+    <t>1689989.16</t>
+  </si>
+  <si>
+    <t>2.07</t>
+  </si>
+  <si>
+    <t>BHQPSY7</t>
+  </si>
+  <si>
+    <t>CNE100003662</t>
+  </si>
+  <si>
+    <t>CATL 'A'</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>20,188</t>
+  </si>
+  <si>
+    <t>401.70</t>
+  </si>
+  <si>
+    <t>CNY</t>
+  </si>
+  <si>
+    <t>1638232.84</t>
+  </si>
+  <si>
+    <t>2.01</t>
+  </si>
+  <si>
+    <t>6709099</t>
+  </si>
+  <si>
+    <t>ID1000118201</t>
+  </si>
+  <si>
+    <t>Bank Rakyat Indonesia</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>5,885,643</t>
+  </si>
+  <si>
+    <t>3330.00</t>
+  </si>
+  <si>
+    <t>IDR</t>
+  </si>
+  <si>
+    <t>1609441.36</t>
+  </si>
+  <si>
+    <t>1.97</t>
+  </si>
+  <si>
+    <t>BNSP5P7</t>
+  </si>
+  <si>
+    <t>US0420682058</t>
+  </si>
+  <si>
+    <t>Arm Hdgs ADR</t>
+  </si>
+  <si>
+    <t>7,097</t>
+  </si>
+  <si>
+    <t>151.28</t>
+  </si>
+  <si>
+    <t>1498310.16</t>
+  </si>
+  <si>
+    <t>1.84</t>
+  </si>
+  <si>
+    <t>B1XGNW4</t>
+  </si>
+  <si>
+    <t>US45784P1012</t>
+  </si>
+  <si>
+    <t>Insulet</t>
+  </si>
+  <si>
+    <t>4,997</t>
+  </si>
+  <si>
+    <t>209.84</t>
+  </si>
+  <si>
+    <t>1463332.54</t>
+  </si>
+  <si>
+    <t>1.79</t>
+  </si>
+  <si>
+    <t>2931034</t>
+  </si>
+  <si>
+    <t>US92532F1003</t>
+  </si>
+  <si>
+    <t>Vertex Pharmaceuticals Inc</t>
+  </si>
+  <si>
+    <t>2,243</t>
+  </si>
+  <si>
+    <t>446.54</t>
+  </si>
+  <si>
+    <t>1397767.84</t>
+  </si>
+  <si>
+    <t>1.71</t>
+  </si>
+  <si>
+    <t>BNSNZL7</t>
+  </si>
+  <si>
+    <t>US22266M1045</t>
+  </si>
+  <si>
+    <t>Coursera Inc</t>
+  </si>
+  <si>
+    <t>165,204</t>
+  </si>
+  <si>
+    <t>5.82</t>
+  </si>
+  <si>
+    <t>1341803.58</t>
+  </si>
+  <si>
+    <t>1.64</t>
+  </si>
+  <si>
+    <t>BJY21K1</t>
+  </si>
+  <si>
+    <t>US48581R2058</t>
+  </si>
+  <si>
+    <t>Kaspi.kz ADR</t>
+  </si>
+  <si>
+    <t>Kazakhstan</t>
+  </si>
+  <si>
+    <t>12,747</t>
+  </si>
+  <si>
+    <t>74.07</t>
+  </si>
+  <si>
+    <t>1317636.85</t>
+  </si>
+  <si>
+    <t>1.62</t>
   </si>
   <si>
     <t>BXDZ9Z0</t>
   </si>
   <si>
     <t>CA82509L1076</t>
   </si>
   <si>
     <t>Shopify 'A'</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
-    <t>20,480</t>
-[...50 lines deleted...]
-    <t>3.74</t>
+    <t>7,764</t>
+  </si>
+  <si>
+    <t>118.62</t>
+  </si>
+  <si>
+    <t>1285253.66</t>
+  </si>
+  <si>
+    <t>1.58</t>
   </si>
   <si>
     <t>BYWD7L4</t>
   </si>
   <si>
     <t>US81141R1005</t>
   </si>
   <si>
     <t>Sea Ltd ADR</t>
   </si>
   <si>
-    <t>14,549</t>
-[...95 lines deleted...]
-    <t>3.11</t>
+    <t>10,824</t>
+  </si>
+  <si>
+    <t>82.81</t>
+  </si>
+  <si>
+    <t>1250880.93</t>
+  </si>
+  <si>
+    <t>1.53</t>
+  </si>
+  <si>
+    <t>BP2NJ48</t>
+  </si>
+  <si>
+    <t>SE0015949748</t>
+  </si>
+  <si>
+    <t>Beijer Ref</t>
+  </si>
+  <si>
+    <t>64,948</t>
+  </si>
+  <si>
+    <t>128.80</t>
+  </si>
+  <si>
+    <t>1225476.74</t>
+  </si>
+  <si>
+    <t>1.50</t>
   </si>
   <si>
     <t>BMCM6P4</t>
   </si>
   <si>
     <t>US26603R1068</t>
   </si>
   <si>
     <t>Duolingo Inc</t>
   </si>
   <si>
-    <t>6,763</t>
-[...293 lines deleted...]
-    <t>1.85</t>
+    <t>7,594</t>
+  </si>
+  <si>
+    <t>98.57</t>
+  </si>
+  <si>
+    <t>1044625.81</t>
+  </si>
+  <si>
+    <t>1.28</t>
   </si>
   <si>
     <t>BQLSDL6</t>
   </si>
   <si>
     <t>US80517M1099</t>
   </si>
   <si>
     <t>Savers Value Village</t>
   </si>
   <si>
-    <t>94,848</t>
-[...95 lines deleted...]
-    <t>1.28</t>
+    <t>93,641</t>
+  </si>
+  <si>
+    <t>7.44</t>
+  </si>
+  <si>
+    <t>972264.39</t>
+  </si>
+  <si>
+    <t>1.19</t>
+  </si>
+  <si>
+    <t>BMCRLL0</t>
+  </si>
+  <si>
+    <t>KYG651631007</t>
+  </si>
+  <si>
+    <t>Joby Aviation Inc</t>
+  </si>
+  <si>
+    <t>60,552</t>
+  </si>
+  <si>
+    <t>8.26</t>
+  </si>
+  <si>
+    <t>697997.62</t>
+  </si>
+  <si>
+    <t>0.86</t>
   </si>
   <si>
     <t>CAD Uncommitted Cash</t>
   </si>
   <si>
     <t>International</t>
   </si>
   <si>
-    <t>1,229,245</t>
+    <t>692,742</t>
   </si>
   <si>
     <t>0.00</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
-    <t>1229245.05</t>
-[...41 lines deleted...]
-    <t>830365.74</t>
+    <t>692741.76</t>
   </si>
   <si>
     <t>0.85</t>
   </si>
   <si>
-    <t>BJY21K1</t>
-[...22 lines deleted...]
-  <si>
     <t>BL98841</t>
   </si>
   <si>
     <t>US76954A1034</t>
   </si>
   <si>
     <t>Rivian Automotive Inc</t>
   </si>
   <si>
-    <t>24,802</t>
-[...29 lines deleted...]
-    <t>0.39</t>
+    <t>23,490</t>
+  </si>
+  <si>
+    <t>15.05</t>
+  </si>
+  <si>
+    <t>493361.12</t>
+  </si>
+  <si>
+    <t>0.60</t>
+  </si>
+  <si>
+    <t>BMDJC90</t>
+  </si>
+  <si>
+    <t>US0901681058</t>
+  </si>
+  <si>
+    <t>BillionToOne Inc</t>
+  </si>
+  <si>
+    <t>2,703</t>
+  </si>
+  <si>
+    <t>78.94</t>
+  </si>
+  <si>
+    <t>297775.23</t>
+  </si>
+  <si>
+    <t>0.37</t>
   </si>
   <si>
     <t>BMYRFV6</t>
   </si>
   <si>
     <t>US74276L1052</t>
   </si>
   <si>
     <t>PROCEPT BioRobotics</t>
   </si>
   <si>
-    <t>5,957</t>
-[...8 lines deleted...]
-    <t>0.30</t>
+    <t>5,315</t>
+  </si>
+  <si>
+    <t>25.01</t>
+  </si>
+  <si>
+    <t>185507.88</t>
+  </si>
+  <si>
+    <t>0.23</t>
   </si>
   <si>
     <t>US003CVR0169</t>
   </si>
   <si>
     <t>Abiomed CVR Line</t>
   </si>
   <si>
     <t>15,012</t>
-  </si>
-[...4 lines deleted...]
-    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1033,52 +1048,52 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="49.28571319580078" customWidth="1"/>
-    <col min="2" max="2" width="27.14285659790039" customWidth="1"/>
+    <col min="1" max="1" width="51.85714340209961" customWidth="1"/>
+    <col min="2" max="2" width="20.714284896850586" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
     </row>
@@ -1173,54 +1188,54 @@
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="49.28571319580078" customWidth="1"/>
+    <col min="1" max="1" width="53.71428680419922" customWidth="1"/>
     <col min="2" max="2" width="11.571428298950195" customWidth="1"/>
     <col min="3" max="3" width="17.14285659790039" customWidth="1"/>
-    <col min="4" max="4" width="29.285715103149414" customWidth="1"/>
+    <col min="4" max="4" width="30.571428298950195" customWidth="1"/>
     <col min="5" max="5" width="17.428571701049805" customWidth="1"/>
     <col min="6" max="6" width="11.142857551574707" customWidth="1"/>
     <col min="7" max="7" width="13.857142448425293" customWidth="1"/>
     <col min="8" max="8" width="11.285714149475098" customWidth="1"/>
     <col min="9" max="9" width="13.285714149475098" customWidth="1"/>
     <col min="10" max="10" width="23.85714340209961" customWidth="1"/>
     <col min="11" max="11" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>27</v>
       </c>
@@ -1337,1299 +1352,1305 @@
       </c>
       <c r="H4" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="H5" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J5" s="0" t="s">
+      <c r="K5" s="0" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="D6" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="H6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J6" s="0" t="s">
+      <c r="K6" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="D7" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>76</v>
       </c>
       <c r="K7" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>79</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J8" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="H8" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J8" s="0" t="s">
+      <c r="K8" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="D9" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="D9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="H9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J9" s="0" t="s">
+      <c r="K9" s="0" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="H10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J10" s="0" t="s">
+      <c r="K10" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="0" t="s">
-        <v>59</v>
+        <v>101</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>116</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>117</v>
       </c>
       <c r="H13" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="I13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="0" t="s">
+      <c r="K13" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>124</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>126</v>
       </c>
       <c r="K14" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>129</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>59</v>
+        <v>131</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>46</v>
+        <v>134</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>141</v>
+        <v>46</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>156</v>
+        <v>51</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>158</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>159</v>
       </c>
       <c r="K18" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>162</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="G19" s="0" t="s">
+      <c r="H19" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J19" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="H19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K19" s="0" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="0" t="s">
+      <c r="H20" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="I20" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J20" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="H20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J20" s="0" t="s">
+      <c r="K20" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="E21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="G21" s="0" t="s">
+      <c r="H21" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="H21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J21" s="0" t="s">
+      <c r="K21" s="0" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="E22" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="H22" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J22" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G22" s="0" t="s">
+      <c r="K22" s="0" t="s">
         <v>189</v>
-      </c>
-[...10 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="0" t="s">
+      <c r="H23" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J23" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="G23" s="0" t="s">
+      <c r="K23" s="0" t="s">
         <v>197</v>
-      </c>
-[...10 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="E24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="G24" s="0" t="s">
+      <c r="H24" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>205</v>
       </c>
       <c r="K24" s="0" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>208</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>209</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>59</v>
+        <v>210</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>46</v>
+        <v>213</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>217</v>
+        <v>148</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>221</v>
       </c>
       <c r="K26" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>226</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>227</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>228</v>
       </c>
       <c r="K27" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>231</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>232</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>234</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>235</v>
       </c>
       <c r="K28" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>238</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E29" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F29" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="F29" s="0" t="s">
+      <c r="G29" s="0" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J29" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="K29" s="0" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="D30" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="E30" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>248</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>249</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>250</v>
       </c>
       <c r="K30" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>253</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>59</v>
+        <v>255</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>59</v>
+        <v>123</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
         <v>32</v>
       </c>
+      <c r="B33" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>268</v>
+      </c>
       <c r="D33" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>267</v>
+        <v>170</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>270</v>
+        <v>173</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>290</v>
+        <v>51</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>291</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>292</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>293</v>
       </c>
       <c r="K36" s="0" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
         <v>36</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="D37" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="C37" s="0" t="s">
+      <c r="E37" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="D37" s="0" t="s">
+      <c r="F37" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="0" t="s">
+      <c r="G37" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="G37" s="0" t="s">
+      <c r="H37" s="0" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>300</v>
       </c>
       <c r="K37" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>302</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>303</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>156</v>
+        <v>51</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>305</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>306</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>307</v>
       </c>
       <c r="K38" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>310</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>311</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>312</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>313</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>314</v>
       </c>
       <c r="K39" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
         <v>39</v>
       </c>
+      <c r="B40" s="0" t="s">
+        <v>316</v>
+      </c>
       <c r="C40" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>269</v>
+        <v>320</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>269</v>
+        <v>321</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>269</v>
+        <v>322</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
         <v>40</v>
       </c>
+      <c r="C41" s="0" t="s">
+        <v>323</v>
+      </c>
       <c r="D41" s="0" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>267</v>
+        <v>51</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>269</v>
+        <v>298</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>269</v>
+        <v>298</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>269</v>
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>