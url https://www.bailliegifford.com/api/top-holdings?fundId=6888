--- v1 (2026-06-04)
+++ v2 (2026-07-19)
@@ -10,1019 +10,1043 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="326">
-[...1 lines deleted...]
-    <t>Positive Change Equity Fund - 30 April 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="334">
+  <si>
+    <t>Positive Change Equity Fund - 30 June 2026</t>
   </si>
   <si>
     <t>Holding</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
     <t>TSMC</t>
   </si>
   <si>
-    <t>9.56</t>
+    <t>8.42</t>
   </si>
   <si>
     <t>ASML</t>
   </si>
   <si>
-    <t>6.28</t>
+    <t>6.83</t>
+  </si>
+  <si>
+    <t>KLA-Tencor Corporation</t>
+  </si>
+  <si>
+    <t>4.75</t>
+  </si>
+  <si>
+    <t>Remitly Global</t>
+  </si>
+  <si>
+    <t>4.51</t>
   </si>
   <si>
     <t>Deere &amp; Co</t>
   </si>
   <si>
-    <t>4.75</t>
-[...5 lines deleted...]
-    <t>4.59</t>
+    <t>4.39</t>
   </si>
   <si>
     <t>Microsoft</t>
   </si>
   <si>
-    <t>4.21</t>
-[...5 lines deleted...]
-    <t>3.59</t>
+    <t>3.70</t>
+  </si>
+  <si>
+    <t>Illumina</t>
+  </si>
+  <si>
+    <t>3.57</t>
+  </si>
+  <si>
+    <t>Ecolab</t>
+  </si>
+  <si>
+    <t>3.29</t>
   </si>
   <si>
     <t>Sandoz Group AG</t>
   </si>
   <si>
-    <t>3.48</t>
+    <t>3.03</t>
   </si>
   <si>
     <t>New York Times Co</t>
   </si>
   <si>
-    <t>3.46</t>
-[...14 lines deleted...]
-    <t>Positive Change Equity Fund - 31 March 2026</t>
+    <t>2.95</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Stock name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Asset price</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Asset type</t>
   </si>
   <si>
     <t>Market Value (CAD)</t>
   </si>
   <si>
     <t>6889106</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
-    <t>95,000</t>
-[...2 lines deleted...]
-    <t>1760.00</t>
+    <t>77,000</t>
+  </si>
+  <si>
+    <t>2410.00</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
-    <t>7298591.18</t>
-[...2 lines deleted...]
-    <t>8.95</t>
+    <t>8264480.95</t>
   </si>
   <si>
     <t>B929F46</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>2,997</t>
-[...2 lines deleted...]
-    <t>1119.20</t>
+    <t>2,399</t>
+  </si>
+  <si>
+    <t>1721.40</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>5393463.13</t>
-[...2 lines deleted...]
-    <t>6.61</t>
+    <t>6698508.72</t>
+  </si>
+  <si>
+    <t>2480138</t>
+  </si>
+  <si>
+    <t>US4824801009</t>
+  </si>
+  <si>
+    <t>KLA Corp</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>10,890</t>
+  </si>
+  <si>
+    <t>301.71</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>4661476.04</t>
+  </si>
+  <si>
+    <t>BNZJHH8</t>
+  </si>
+  <si>
+    <t>US75960P1049</t>
+  </si>
+  <si>
+    <t>Remitly Global Inc</t>
+  </si>
+  <si>
+    <t>139,035</t>
+  </si>
+  <si>
+    <t>22.41</t>
+  </si>
+  <si>
+    <t>4420504.83</t>
   </si>
   <si>
     <t>2261203</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
-    <t>United States</t>
-[...14 lines deleted...]
-    <t>5.44</t>
+    <t>4,780</t>
+  </si>
+  <si>
+    <t>634.33</t>
+  </si>
+  <si>
+    <t>4301788.16</t>
   </si>
   <si>
     <t>2588173</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
-    <t>6,552</t>
-[...8 lines deleted...]
-    <t>4.15</t>
+    <t>6,862</t>
+  </si>
+  <si>
+    <t>373.02</t>
+  </si>
+  <si>
+    <t>3631522.20</t>
+  </si>
+  <si>
+    <t>2613990</t>
+  </si>
+  <si>
+    <t>US4523271090</t>
+  </si>
+  <si>
+    <t>14,048</t>
+  </si>
+  <si>
+    <t>175.83</t>
+  </si>
+  <si>
+    <t>3504397.37</t>
+  </si>
+  <si>
+    <t>2304227</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>8,169</t>
+  </si>
+  <si>
+    <t>278.61</t>
+  </si>
+  <si>
+    <t>3229025.45</t>
+  </si>
+  <si>
+    <t>BLPLD38</t>
+  </si>
+  <si>
+    <t>CH1243598427</t>
+  </si>
+  <si>
+    <t>Sandoz Group AG Shs</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>23,126</t>
+  </si>
+  <si>
+    <t>73.12</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>2974112.81</t>
   </si>
   <si>
     <t>2632003</t>
   </si>
   <si>
     <t>US6501111073</t>
   </si>
   <si>
-    <t>27,780</t>
-[...74 lines deleted...]
-    <t>3.54</t>
+    <t>29,151</t>
+  </si>
+  <si>
+    <t>69.98</t>
+  </si>
+  <si>
+    <t>2894231.51</t>
+  </si>
+  <si>
+    <t>4834108</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>Schneider Electric SE</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>6,216</t>
+  </si>
+  <si>
+    <t>285.40</t>
+  </si>
+  <si>
+    <t>2877604.18</t>
+  </si>
+  <si>
+    <t>2.93</t>
   </si>
   <si>
     <t>B00FWN1</t>
   </si>
   <si>
     <t>US02043Q1076</t>
   </si>
   <si>
     <t>Alnylam Pharmaceuticals</t>
   </si>
   <si>
-    <t>6,084</t>
-[...8 lines deleted...]
-    <t>3.44</t>
+    <t>6,396</t>
+  </si>
+  <si>
+    <t>301.03</t>
+  </si>
+  <si>
+    <t>2731644.04</t>
+  </si>
+  <si>
+    <t>2.78</t>
   </si>
   <si>
     <t>B23X1H3</t>
   </si>
   <si>
     <t>US58733R1023</t>
   </si>
   <si>
     <t>MercadoLibre</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>1,069</t>
-[...8 lines deleted...]
-    <t>3.16</t>
+    <t>1,120</t>
+  </si>
+  <si>
+    <t>1697.39</t>
+  </si>
+  <si>
+    <t>2697152.69</t>
+  </si>
+  <si>
+    <t>2.75</t>
+  </si>
+  <si>
+    <t>BW5TBS0</t>
+  </si>
+  <si>
+    <t>US8669661048</t>
+  </si>
+  <si>
+    <t>Sunbelt Rentals</t>
+  </si>
+  <si>
+    <t>25,192</t>
+  </si>
+  <si>
+    <t>54.96</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>2607161.78</t>
+  </si>
+  <si>
+    <t>2.66</t>
+  </si>
+  <si>
+    <t>BHQPSY7</t>
+  </si>
+  <si>
+    <t>CNE100003662</t>
+  </si>
+  <si>
+    <t>CATL 'A'</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>31,588</t>
+  </si>
+  <si>
+    <t>393.01</t>
+  </si>
+  <si>
+    <t>CNY</t>
+  </si>
+  <si>
+    <t>2595709.88</t>
+  </si>
+  <si>
+    <t>2.65</t>
+  </si>
+  <si>
+    <t>BK1N461</t>
+  </si>
+  <si>
+    <t>INE040A01034</t>
+  </si>
+  <si>
+    <t>HDFC Bank</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>214,938</t>
+  </si>
+  <si>
+    <t>797.95</t>
+  </si>
+  <si>
+    <t>INR</t>
+  </si>
+  <si>
+    <t>2570596.97</t>
+  </si>
+  <si>
+    <t>2.62</t>
+  </si>
+  <si>
+    <t>BNSP5P7</t>
+  </si>
+  <si>
+    <t>US0420682058</t>
+  </si>
+  <si>
+    <t>Arm Hdgs ADR</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>4,957</t>
+  </si>
+  <si>
+    <t>354.57</t>
+  </si>
+  <si>
+    <t>2493599.93</t>
+  </si>
+  <si>
+    <t>2.54</t>
+  </si>
+  <si>
+    <t>BP6NH40</t>
+  </si>
+  <si>
+    <t>KYG4124C1096</t>
+  </si>
+  <si>
+    <t>Grab Holdings</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>460,154</t>
+  </si>
+  <si>
+    <t>3.77</t>
+  </si>
+  <si>
+    <t>2461219.93</t>
+  </si>
+  <si>
+    <t>2.51</t>
+  </si>
+  <si>
+    <t>BMD58W3</t>
+  </si>
+  <si>
+    <t>SE0015658117</t>
+  </si>
+  <si>
+    <t>Epiroc B</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>73,711</t>
+  </si>
+  <si>
+    <t>224.80</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>2429081.78</t>
+  </si>
+  <si>
+    <t>2.48</t>
+  </si>
+  <si>
+    <t>0709954</t>
+  </si>
+  <si>
+    <t>GB0007099541</t>
+  </si>
+  <si>
+    <t>Prudential</t>
+  </si>
+  <si>
+    <t>118,973</t>
+  </si>
+  <si>
+    <t>10.03</t>
+  </si>
+  <si>
+    <t>2247025.26</t>
+  </si>
+  <si>
+    <t>2.29</t>
+  </si>
+  <si>
+    <t>BFH3N85</t>
+  </si>
+  <si>
+    <t>US9224751084</t>
+  </si>
+  <si>
+    <t>Veeva Systems Inc Class A</t>
+  </si>
+  <si>
+    <t>8,733</t>
+  </si>
+  <si>
+    <t>177.47</t>
+  </si>
+  <si>
+    <t>2198843.30</t>
+  </si>
+  <si>
+    <t>2.24</t>
+  </si>
+  <si>
+    <t>2931034</t>
+  </si>
+  <si>
+    <t>US92532F1003</t>
+  </si>
+  <si>
+    <t>Vertex Pharmaceuticals Inc</t>
+  </si>
+  <si>
+    <t>3,034</t>
+  </si>
+  <si>
+    <t>496.73</t>
+  </si>
+  <si>
+    <t>2138168.06</t>
+  </si>
+  <si>
+    <t>2.18</t>
+  </si>
+  <si>
+    <t>BN6NP19</t>
+  </si>
+  <si>
+    <t>KYG6683N1034</t>
+  </si>
+  <si>
+    <t>Nu Holdings Ltd.</t>
+  </si>
+  <si>
+    <t>92,011</t>
+  </si>
+  <si>
+    <t>13.36</t>
+  </si>
+  <si>
+    <t>1744022.49</t>
+  </si>
+  <si>
+    <t>1.78</t>
+  </si>
+  <si>
+    <t>B0796X4</t>
+  </si>
+  <si>
+    <t>US2521311074</t>
+  </si>
+  <si>
+    <t>Dexcom Inc</t>
+  </si>
+  <si>
+    <t>18,129</t>
+  </si>
+  <si>
+    <t>67.35</t>
+  </si>
+  <si>
+    <t>1732276.93</t>
+  </si>
+  <si>
+    <t>1.77</t>
+  </si>
+  <si>
+    <t>B1W4V69</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>Prysmian</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>7,187</t>
+  </si>
+  <si>
+    <t>146.05</t>
+  </si>
+  <si>
+    <t>1702610.42</t>
+  </si>
+  <si>
+    <t>1.74</t>
+  </si>
+  <si>
+    <t>BJY21K1</t>
+  </si>
+  <si>
+    <t>US48581R2058</t>
+  </si>
+  <si>
+    <t>Kaspi.kz ADR</t>
+  </si>
+  <si>
+    <t>Kazakhstan</t>
+  </si>
+  <si>
+    <t>13,405</t>
+  </si>
+  <si>
+    <t>86.64</t>
+  </si>
+  <si>
+    <t>1647749.29</t>
+  </si>
+  <si>
+    <t>1.68</t>
+  </si>
+  <si>
+    <t>BYWD7L4</t>
+  </si>
+  <si>
+    <t>US81141R1005</t>
+  </si>
+  <si>
+    <t>Sea Ltd ADR</t>
+  </si>
+  <si>
+    <t>11,414</t>
+  </si>
+  <si>
+    <t>95.83</t>
+  </si>
+  <si>
+    <t>1551833.87</t>
+  </si>
+  <si>
+    <t>1.58</t>
+  </si>
+  <si>
+    <t>2567116</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>Edwards Lifesciences Corp</t>
+  </si>
+  <si>
+    <t>12,025</t>
+  </si>
+  <si>
+    <t>90.46</t>
+  </si>
+  <si>
+    <t>1543289.99</t>
+  </si>
+  <si>
+    <t>1.57</t>
   </si>
   <si>
     <t>2065159</t>
   </si>
   <si>
     <t>US0527691069</t>
   </si>
   <si>
     <t>Autodesk</t>
   </si>
   <si>
-    <t>7,271</t>
-[...338 lines deleted...]
-    <t>1.84</t>
+    <t>5,442</t>
+  </si>
+  <si>
+    <t>194.42</t>
+  </si>
+  <si>
+    <t>1501085.22</t>
+  </si>
+  <si>
+    <t>1.53</t>
+  </si>
+  <si>
+    <t>BP2NJ48</t>
+  </si>
+  <si>
+    <t>SE0015949748</t>
+  </si>
+  <si>
+    <t>Beijer Ref</t>
+  </si>
+  <si>
+    <t>68,446</t>
+  </si>
+  <si>
+    <t>142.00</t>
+  </si>
+  <si>
+    <t>1424787.00</t>
+  </si>
+  <si>
+    <t>1.45</t>
+  </si>
+  <si>
+    <t>BNSNZL7</t>
+  </si>
+  <si>
+    <t>US22266M1045</t>
+  </si>
+  <si>
+    <t>Coursera Inc</t>
+  </si>
+  <si>
+    <t>173,474</t>
+  </si>
+  <si>
+    <t>5.64</t>
+  </si>
+  <si>
+    <t>1388095.57</t>
+  </si>
+  <si>
+    <t>1.42</t>
+  </si>
+  <si>
+    <t>BQLSDL6</t>
+  </si>
+  <si>
+    <t>US80517M1099</t>
+  </si>
+  <si>
+    <t>Savers Value Village</t>
+  </si>
+  <si>
+    <t>96,574</t>
+  </si>
+  <si>
+    <t>10.09</t>
+  </si>
+  <si>
+    <t>1382474.91</t>
+  </si>
+  <si>
+    <t>1.41</t>
+  </si>
+  <si>
+    <t>BXDZ9Z0</t>
+  </si>
+  <si>
+    <t>CA82509L1076</t>
+  </si>
+  <si>
+    <t>Shopify 'A'</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>8,106</t>
+  </si>
+  <si>
+    <t>114.18</t>
+  </si>
+  <si>
+    <t>1313114.24</t>
+  </si>
+  <si>
+    <t>1.34</t>
+  </si>
+  <si>
+    <t>BMCM6P4</t>
+  </si>
+  <si>
+    <t>US26603R1068</t>
+  </si>
+  <si>
+    <t>Duolingo Inc</t>
+  </si>
+  <si>
+    <t>8,014</t>
+  </si>
+  <si>
+    <t>115.02</t>
+  </si>
+  <si>
+    <t>1307761.58</t>
+  </si>
+  <si>
+    <t>1.33</t>
   </si>
   <si>
     <t>B1XGNW4</t>
   </si>
   <si>
     <t>US45784P1012</t>
   </si>
   <si>
     <t>Insulet</t>
   </si>
   <si>
-    <t>4,997</t>
-[...182 lines deleted...]
-    <t>1.19</t>
+    <t>5,288</t>
+  </si>
+  <si>
+    <t>152.25</t>
+  </si>
+  <si>
+    <t>1142232.78</t>
+  </si>
+  <si>
+    <t>1.16</t>
+  </si>
+  <si>
+    <t>2459020</t>
+  </si>
+  <si>
+    <t>US4612021034</t>
+  </si>
+  <si>
+    <t>Intuit</t>
+  </si>
+  <si>
+    <t>2,882</t>
+  </si>
+  <si>
+    <t>261.00</t>
+  </si>
+  <si>
+    <t>1067186.58</t>
+  </si>
+  <si>
+    <t>1.09</t>
   </si>
   <si>
     <t>BMCRLL0</t>
   </si>
   <si>
     <t>KYG651631007</t>
   </si>
   <si>
     <t>Joby Aviation Inc</t>
   </si>
   <si>
-    <t>60,552</t>
-[...8 lines deleted...]
-    <t>0.86</t>
+    <t>63,183</t>
+  </si>
+  <si>
+    <t>8.92</t>
+  </si>
+  <si>
+    <t>799596.66</t>
+  </si>
+  <si>
+    <t>0.82</t>
   </si>
   <si>
     <t>CAD Uncommitted Cash</t>
   </si>
   <si>
     <t>International</t>
   </si>
   <si>
-    <t>692,742</t>
+    <t>758,805</t>
   </si>
   <si>
     <t>0.00</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
-    <t>692741.76</t>
-[...2 lines deleted...]
-    <t>0.85</t>
+    <t>758805.16</t>
+  </si>
+  <si>
+    <t>0.77</t>
   </si>
   <si>
     <t>BL98841</t>
   </si>
   <si>
     <t>US76954A1034</t>
   </si>
   <si>
     <t>Rivian Automotive Inc</t>
   </si>
   <si>
     <t>23,490</t>
   </si>
   <si>
-    <t>15.05</t>
-[...5 lines deleted...]
-    <t>0.60</t>
+    <t>17.35</t>
+  </si>
+  <si>
+    <t>578213.69</t>
+  </si>
+  <si>
+    <t>0.59</t>
   </si>
   <si>
     <t>BMDJC90</t>
   </si>
   <si>
     <t>US0901681058</t>
   </si>
   <si>
     <t>BillionToOne Inc</t>
   </si>
   <si>
     <t>2,703</t>
   </si>
   <si>
-    <t>78.94</t>
-[...5 lines deleted...]
-    <t>0.37</t>
+    <t>119.98</t>
+  </si>
+  <si>
+    <t>460109.05</t>
+  </si>
+  <si>
+    <t>0.47</t>
+  </si>
+  <si>
+    <t>BL6K237</t>
+  </si>
+  <si>
+    <t>US1725731079</t>
+  </si>
+  <si>
+    <t>Circle Internet Group</t>
+  </si>
+  <si>
+    <t>2,853</t>
+  </si>
+  <si>
+    <t>62.63</t>
+  </si>
+  <si>
+    <t>253507.06</t>
+  </si>
+  <si>
+    <t>0.26</t>
   </si>
   <si>
     <t>BMYRFV6</t>
   </si>
   <si>
     <t>US74276L1052</t>
   </si>
   <si>
     <t>PROCEPT BioRobotics</t>
   </si>
   <si>
     <t>5,315</t>
   </si>
   <si>
-    <t>25.01</t>
-[...5 lines deleted...]
-    <t>0.23</t>
+    <t>22.58</t>
+  </si>
+  <si>
+    <t>170268.02</t>
+  </si>
+  <si>
+    <t>0.17</t>
   </si>
   <si>
     <t>US003CVR0169</t>
   </si>
   <si>
     <t>Abiomed CVR Line</t>
   </si>
   <si>
     <t>15,012</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1048,52 +1072,52 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="51.85714340209961" customWidth="1"/>
-    <col min="2" max="2" width="20.714284896850586" customWidth="1"/>
+    <col min="1" max="1" width="51.42856979370117" customWidth="1"/>
+    <col min="2" max="2" width="25.14285659790039" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
     </row>
@@ -1182,1475 +1206,1580 @@
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K41"/>
+  <dimension ref="A1:K44"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="53.71428680419922" customWidth="1"/>
+    <col min="1" max="1" width="51.42856979370117" customWidth="1"/>
     <col min="2" max="2" width="11.571428298950195" customWidth="1"/>
     <col min="3" max="3" width="17.14285659790039" customWidth="1"/>
-    <col min="4" max="4" width="30.571428298950195" customWidth="1"/>
+    <col min="4" max="4" width="29.285715103149414" customWidth="1"/>
     <col min="5" max="5" width="17.428571701049805" customWidth="1"/>
-    <col min="6" max="6" width="11.142857551574707" customWidth="1"/>
+    <col min="6" max="6" width="9.571428298950195" customWidth="1"/>
     <col min="7" max="7" width="13.857142448425293" customWidth="1"/>
     <col min="8" max="8" width="11.285714149475098" customWidth="1"/>
     <col min="9" max="9" width="13.285714149475098" customWidth="1"/>
     <col min="10" max="10" width="23.85714340209961" customWidth="1"/>
     <col min="11" max="11" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="D1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="I1" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="J1" s="1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="0" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F2" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="F2" s="0" t="s">
+      <c r="G2" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="G2" s="0" t="s">
+      <c r="H2" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="H2" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I2" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J2" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="J2" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G3" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="I3" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J3" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="H3" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K3" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="D4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="F4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="H4" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K4" s="0" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="0" t="s">
+      <c r="H5" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K5" s="0" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="H6" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K6" s="0" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K7" s="0" t="s">
-        <v>77</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>84</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>101</v>
+        <v>49</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>51</v>
+        <v>96</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>131</v>
+        <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>46</v>
+        <v>130</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>51</v>
+        <v>145</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>51</v>
+        <v>153</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>151</v>
+        <v>52</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>51</v>
+        <v>145</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>54</v>
+        <v>121</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>101</v>
+        <v>49</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>193</v>
+        <v>49</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>201</v>
+        <v>111</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>204</v>
+        <v>52</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>210</v>
+        <v>49</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>213</v>
+        <v>52</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>148</v>
+        <v>205</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>51</v>
+        <v>213</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>51</v>
+        <v>153</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>247</v>
+        <v>49</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>255</v>
+        <v>161</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>54</v>
+        <v>164</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>123</v>
+        <v>49</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>170</v>
+        <v>49</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>173</v>
+        <v>52</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>51</v>
+        <v>263</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>278</v>
+        <v>265</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>279</v>
+        <v>266</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>280</v>
+        <v>267</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>282</v>
+        <v>269</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>283</v>
+        <v>270</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>286</v>
+        <v>273</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>287</v>
+        <v>274</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>289</v>
+        <v>276</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>290</v>
+        <v>277</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>291</v>
+        <v>278</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>292</v>
+        <v>279</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
         <v>36</v>
       </c>
+      <c r="B37" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>283</v>
+      </c>
       <c r="D37" s="0" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>296</v>
+        <v>49</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>299</v>
+        <v>52</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>301</v>
+        <v>288</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>302</v>
+        <v>289</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>303</v>
+        <v>290</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
         <v>38</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" s="0" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>51</v>
+        <v>297</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>54</v>
+        <v>300</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>318</v>
+        <v>305</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>322</v>
+        <v>309</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
         <v>40</v>
       </c>
+      <c r="B41" s="0" t="s">
+        <v>310</v>
+      </c>
       <c r="C41" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="K41" s="0" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0">
+        <v>41</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I42" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J42" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="K42" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="D41" s="0" t="s">
+    </row>
+    <row r="43">
+      <c r="A43" s="0">
+        <v>42</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F41" s="0" t="s">
+      <c r="C43" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="G41" s="0" t="s">
-[...12 lines deleted...]
-        <v>298</v>
+      <c r="D43" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I43" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J43" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="K43" s="0" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0">
+        <v>43</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J44" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="K44" s="0" t="s">
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>